--- v0 (2026-04-15)
+++ v1 (2026-09-01)
@@ -12,2240 +12,2150 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Frekans Listesi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="731">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="701">
   <si>
     <t>Sıra</t>
   </si>
   <si>
     <t>Kanal Adı</t>
   </si>
   <si>
     <t>Frekans</t>
   </si>
   <si>
     <t>Polarizasyon</t>
   </si>
   <si>
     <t>Kapsama</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>FEC</t>
   </si>
   <si>
     <t>V-PID</t>
   </si>
   <si>
     <t>A-PID</t>
   </si>
   <si>
     <t>Uydu</t>
   </si>
   <si>
     <t>Format</t>
   </si>
   <si>
     <t>Paket Adı</t>
   </si>
   <si>
     <t>Şifre Durumu</t>
   </si>
   <si>
+    <t>NR1 TÜRK FM</t>
+  </si>
+  <si>
+    <t>V - Dikey</t>
+  </si>
+  <si>
+    <t>Batı</t>
+  </si>
+  <si>
+    <t>2/3</t>
+  </si>
+  <si>
+    <t>T3A</t>
+  </si>
+  <si>
+    <t>RD</t>
+  </si>
+  <si>
+    <t>TÜRKSAT MPEG-4 PAKET 26</t>
+  </si>
+  <si>
+    <t>Şifresiz</t>
+  </si>
+  <si>
+    <t>NR1 FM</t>
+  </si>
+  <si>
+    <t>NR1 FM.</t>
+  </si>
+  <si>
+    <t>AKRA FM</t>
+  </si>
+  <si>
+    <t>TÜRKSAT ANKARA PAKET 10 - BATI</t>
+  </si>
+  <si>
+    <t>PAL NOSTALJİ</t>
+  </si>
+  <si>
+    <t>PAL STATION</t>
+  </si>
+  <si>
+    <t>ERKAM RADYO</t>
+  </si>
+  <si>
+    <t>IZVESTIYA</t>
+  </si>
+  <si>
+    <t>H - Yatay</t>
+  </si>
+  <si>
+    <t>Doğu</t>
+  </si>
+  <si>
+    <t>3/4</t>
+  </si>
+  <si>
+    <t>SD</t>
+  </si>
+  <si>
+    <t>TÜRKSAT - CLAN L.L.C-FZ</t>
+  </si>
+  <si>
+    <t>STS INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>UMKA</t>
+  </si>
+  <si>
+    <t>NTV SERIAL</t>
+  </si>
+  <si>
+    <t>NTV STYLE</t>
+  </si>
+  <si>
+    <t>START EPIC</t>
+  </si>
+  <si>
+    <t>5 INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>DOMASHNIY INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>NTV MIR</t>
+  </si>
+  <si>
+    <t>RUSSIA 24</t>
+  </si>
+  <si>
+    <t>TNT MUSIC</t>
+  </si>
+  <si>
+    <t>RTR PLANETA</t>
+  </si>
+  <si>
+    <t>START AIR</t>
+  </si>
+  <si>
+    <t>MOSCOW 24</t>
+  </si>
+  <si>
+    <t>NTV PRAVO</t>
+  </si>
+  <si>
+    <t>START WORLD</t>
+  </si>
+  <si>
+    <t>REN INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>TNT INT</t>
+  </si>
+  <si>
+    <t>PERETS INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>TRT 1 HD</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>T4A</t>
+  </si>
+  <si>
+    <t>HD</t>
+  </si>
+  <si>
+    <t>TRT HD PAKET.</t>
+  </si>
+  <si>
+    <t>TRT ÇOCUK HD</t>
+  </si>
+  <si>
+    <t>TRT GENÇ</t>
+  </si>
+  <si>
+    <t>TRT ULTRA HD TV</t>
+  </si>
+  <si>
+    <t>4K</t>
+  </si>
+  <si>
+    <t>TURKSAT ULTRA HD(4K).</t>
+  </si>
+  <si>
+    <t>TRT DİYANET ÇOCUK</t>
+  </si>
+  <si>
+    <t>TRT BELGESEL HD</t>
+  </si>
+  <si>
+    <t>TRT SPOR HD</t>
+  </si>
+  <si>
+    <t>SİNEMA KOMEDİ 2 HD</t>
+  </si>
+  <si>
+    <t>TÜRK TELEKOM HD PAKET-4</t>
+  </si>
+  <si>
+    <t>Irdeto</t>
+  </si>
+  <si>
+    <t>DISNEY JUNIOR</t>
+  </si>
+  <si>
+    <t>FOX INT HD PAKET</t>
+  </si>
+  <si>
+    <t>SİNEMA 1001 HD</t>
+  </si>
+  <si>
+    <t>SİNEMA YERLİ HD</t>
+  </si>
+  <si>
+    <t>TARİH TV</t>
+  </si>
+  <si>
+    <t>BBC FIRST HD</t>
+  </si>
+  <si>
+    <t>FX HD</t>
+  </si>
+  <si>
+    <t>NAT GEO HD</t>
+  </si>
+  <si>
+    <t>SİNEMA AKSİYON 2 HD</t>
+  </si>
+  <si>
+    <t>SİNEMA AİLE HD</t>
+  </si>
+  <si>
+    <t>SİNEMA KOMEDİ HD</t>
+  </si>
+  <si>
+    <t>WILD HD</t>
+  </si>
+  <si>
+    <t>SİNEMA AİLE 2 HD</t>
+  </si>
+  <si>
+    <t>SİNEMA 1002 HD</t>
+  </si>
+  <si>
+    <t>TÜRKMENELİ TV HD</t>
+  </si>
+  <si>
+    <t>TÜRKMENELİ TV HD PAKET</t>
+  </si>
+  <si>
+    <t>HT SPOR</t>
+  </si>
+  <si>
+    <t>SHOW HD BATI PAKET</t>
+  </si>
+  <si>
+    <t>360 HD</t>
+  </si>
+  <si>
+    <t>TÜRKMEDYA HD PAKET</t>
+  </si>
+  <si>
+    <t>ALEM FM</t>
+  </si>
+  <si>
+    <t>ATV AVRUPA</t>
+  </si>
+  <si>
+    <t>ATV HD BATI PAKET</t>
+  </si>
+  <si>
+    <t>A HABER.</t>
+  </si>
+  <si>
+    <t>A NEWS HD</t>
+  </si>
+  <si>
+    <t>SHOW TURK HD</t>
+  </si>
+  <si>
+    <t>LİG RADYO</t>
+  </si>
+  <si>
+    <t>24 RADYO</t>
+  </si>
+  <si>
+    <t>24 HD</t>
+  </si>
+  <si>
+    <t>TV4 HD</t>
+  </si>
+  <si>
+    <t>SHOW MAX HD</t>
+  </si>
+  <si>
+    <t>KANAL 1</t>
+  </si>
+  <si>
+    <t>BLOOMBERG HT HD</t>
+  </si>
+  <si>
+    <t>HABERTÜRK HD</t>
+  </si>
+  <si>
+    <t>RADYO YABANCI ROCK</t>
+  </si>
+  <si>
+    <t>TÜRK TELEKOM HD PAKET-2</t>
+  </si>
+  <si>
+    <t>TİVİBU SPOR HD</t>
+  </si>
+  <si>
+    <t>TÜRK TELEKOM HD PAKET- 1</t>
+  </si>
+  <si>
+    <t>TİVİBU TANITIM HD</t>
+  </si>
+  <si>
+    <t>NICKELODEON HD</t>
+  </si>
+  <si>
+    <t>MOONBUG</t>
+  </si>
+  <si>
+    <t>TİVİBU SPOR 1 HD TİCARİ</t>
+  </si>
+  <si>
+    <t>SINEMA AKSIYON HD</t>
+  </si>
+  <si>
+    <t>NICKTOONS</t>
+  </si>
+  <si>
+    <t>SİNEMA TV 2 HD</t>
+  </si>
+  <si>
+    <t>HABİTAT TV HD</t>
+  </si>
+  <si>
+    <t>RADYO BLUES</t>
+  </si>
+  <si>
+    <t>TİVİBU SPOR 1 HD</t>
+  </si>
+  <si>
+    <t>SINEMA TV HD</t>
+  </si>
+  <si>
+    <t>EPIC DRAMA</t>
+  </si>
+  <si>
+    <t>RADYO ÇALIŞIYORİKEN</t>
+  </si>
+  <si>
+    <t>RADYO 90'LAR</t>
+  </si>
+  <si>
+    <t>RADYO TİVİBU ÇOCUK</t>
+  </si>
+  <si>
+    <t>RADYO ARABESK</t>
+  </si>
+  <si>
+    <t>RADYO RETRO</t>
+  </si>
+  <si>
+    <t>RADYO MUTLU</t>
+  </si>
+  <si>
+    <t>RADYO TÜRK HALK MÜZİGİ</t>
+  </si>
+  <si>
+    <t>SİNEMA YERLİ 2 HD</t>
+  </si>
+  <si>
+    <t>RADYO TÜRKÇE POP</t>
+  </si>
+  <si>
+    <t>RADYO JAZZ</t>
+  </si>
+  <si>
+    <t>RADYO FİLM MÜZİKLERİ</t>
+  </si>
+  <si>
+    <t>RADYO OLDIES</t>
+  </si>
+  <si>
+    <t>RADYO YABANCI POP</t>
+  </si>
+  <si>
+    <t>RADYO AKUSTİK</t>
+  </si>
+  <si>
+    <t>RADYO YABANCI SLOW</t>
+  </si>
+  <si>
+    <t>RADYO KLASİK</t>
+  </si>
+  <si>
+    <t>RADYO TAŞPLAK</t>
+  </si>
+  <si>
+    <t>RADYO DİNİ MUSİKİ</t>
+  </si>
+  <si>
+    <t>FIGHT NETWORK HD</t>
+  </si>
+  <si>
+    <t>RADYO LOUNGE</t>
+  </si>
+  <si>
+    <t>RADYO TÜRK SANAT MÜZİGİ</t>
+  </si>
+  <si>
+    <t>TİVİBU SPOR 4 HD</t>
+  </si>
+  <si>
+    <t>RADYO TÜRKÇE SLOW</t>
+  </si>
+  <si>
+    <t>TİVİBU SPOR 2 HD TİCARİ</t>
+  </si>
+  <si>
+    <t>TİVİBU SPOR 3 HD</t>
+  </si>
+  <si>
+    <t>TİVİBU SPOR 3 HD TİCARİ</t>
+  </si>
+  <si>
+    <t>TİVİBU SPOR 4 HD TİCARİ</t>
+  </si>
+  <si>
+    <t>TİVİBU SPOR 2 HD</t>
+  </si>
+  <si>
+    <t>TV8 HD</t>
+  </si>
+  <si>
+    <t>NOW HD</t>
+  </si>
+  <si>
+    <t>NOW HD PAKET</t>
+  </si>
+  <si>
+    <t>TV8.5 HD</t>
+  </si>
+  <si>
+    <t>ERZURUM RADYO</t>
+  </si>
+  <si>
+    <t>5/6</t>
+  </si>
+  <si>
+    <t>TRT TÜRKİYE PAKET</t>
+  </si>
+  <si>
+    <t>TRT 1</t>
+  </si>
+  <si>
+    <t>TRABZON RADYO</t>
+  </si>
+  <si>
+    <t>TRT SPOR YILDIZ</t>
+  </si>
+  <si>
+    <t>TRT MÜZİK</t>
+  </si>
+  <si>
+    <t>METEOROLOJININ SESI</t>
+  </si>
+  <si>
+    <t>TRT HABER RADYO</t>
+  </si>
+  <si>
+    <t>TRT AVAZ HD</t>
+  </si>
+  <si>
+    <t>VOT EAST</t>
+  </si>
+  <si>
+    <t>RADYO 3</t>
+  </si>
+  <si>
+    <t>TRT FM</t>
+  </si>
+  <si>
+    <t>VOT WORLD</t>
+  </si>
+  <si>
+    <t>ÇUKUROVA RADYO</t>
+  </si>
+  <si>
+    <t>TRT HABER</t>
+  </si>
+  <si>
+    <t>VOT WEST</t>
+  </si>
+  <si>
+    <t>TRT 2 HD</t>
+  </si>
+  <si>
+    <t>TSR TURKÇE</t>
+  </si>
+  <si>
+    <t>TRT RADYO KURDİ</t>
+  </si>
+  <si>
+    <t>TRT MEMLEKETİM</t>
+  </si>
+  <si>
+    <t>RADYO 1</t>
+  </si>
+  <si>
+    <t>ANTALYA RADYO</t>
+  </si>
+  <si>
+    <t>TRT TURKU</t>
+  </si>
+  <si>
+    <t>RADYO GAP</t>
+  </si>
+  <si>
+    <t>TRT NAGME</t>
+  </si>
+  <si>
+    <t>TRT 3 SPOR</t>
+  </si>
+  <si>
+    <t>JOYTÜRK</t>
+  </si>
+  <si>
+    <t>DTVH P1 T44</t>
+  </si>
+  <si>
+    <t>JOY FM TÜRKİYE</t>
+  </si>
+  <si>
+    <t>SÜPER FM</t>
+  </si>
+  <si>
+    <t>VIVA RADYO</t>
+  </si>
+  <si>
+    <t>METRO FM</t>
+  </si>
+  <si>
+    <t>VIRGIN RADIO</t>
+  </si>
+  <si>
+    <t>SHOW RADYO</t>
+  </si>
+  <si>
+    <t>KANAL 32</t>
+  </si>
+  <si>
+    <t>TÜRKSAT ANKARA PAKET 3-BATI</t>
+  </si>
+  <si>
+    <t>TMB TV</t>
+  </si>
+  <si>
+    <t>TV 264</t>
+  </si>
+  <si>
+    <t>TV KAYSERİ</t>
+  </si>
+  <si>
+    <t>FREEDOM.</t>
+  </si>
+  <si>
+    <t>TV DEN</t>
+  </si>
+  <si>
+    <t>BENGÜ TÜRK HD</t>
+  </si>
+  <si>
+    <t>KÖY TV</t>
+  </si>
+  <si>
+    <t>KANAL 3 HD</t>
+  </si>
+  <si>
+    <t>EKİN TÜRK TV</t>
+  </si>
+  <si>
+    <t>ORDU ALTAŞ TV</t>
+  </si>
+  <si>
+    <t>EGEMAX TV</t>
+  </si>
+  <si>
+    <t>DOST TV</t>
+  </si>
+  <si>
+    <t>tv42</t>
+  </si>
+  <si>
+    <t>TV 1</t>
+  </si>
+  <si>
+    <t>TV 52</t>
+  </si>
+  <si>
+    <t>KRT TV HD</t>
+  </si>
+  <si>
+    <t>BEYAZ TV HD</t>
+  </si>
+  <si>
+    <t>RİBAT FM</t>
+  </si>
+  <si>
+    <t>BİR TV</t>
+  </si>
+  <si>
+    <t>KON TV HD</t>
+  </si>
+  <si>
+    <t>AKİT TV HD</t>
+  </si>
+  <si>
+    <t>DMAX</t>
+  </si>
+  <si>
+    <t>NTV HD TÜRKİYE PAKET</t>
+  </si>
+  <si>
+    <t>NTV RADYO</t>
+  </si>
+  <si>
+    <t>TLC HD</t>
+  </si>
+  <si>
+    <t>TLC</t>
+  </si>
+  <si>
+    <t>STAR TV HD</t>
+  </si>
+  <si>
+    <t>KRAL POP</t>
+  </si>
+  <si>
+    <t>DMAX HD</t>
+  </si>
+  <si>
+    <t>KRAL FM</t>
+  </si>
+  <si>
+    <t>NTV HD</t>
+  </si>
+  <si>
+    <t>HABER GLOBAL HD</t>
+  </si>
+  <si>
+    <t>TÜRKSAT İSTANBUL PAKET</t>
+  </si>
+  <si>
+    <t>45'LİK</t>
+  </si>
+  <si>
+    <t>SLOWTÜRK</t>
+  </si>
+  <si>
+    <t>Kalp FM</t>
+  </si>
+  <si>
+    <t>RADYO MARS</t>
+  </si>
+  <si>
+    <t>EURO D HD</t>
+  </si>
+  <si>
+    <t>TELE 1 HD</t>
+  </si>
+  <si>
+    <t>CNN TURK HD</t>
+  </si>
+  <si>
+    <t>RUMELİ TV</t>
+  </si>
+  <si>
+    <t>ASFTV</t>
+  </si>
+  <si>
+    <t>CNNTURK RADYO</t>
+  </si>
+  <si>
+    <t>RD SEYMEN</t>
+  </si>
+  <si>
+    <t>RADYO D</t>
+  </si>
+  <si>
+    <t>D ANADOLU</t>
+  </si>
+  <si>
+    <t>TV8 INT HD</t>
+  </si>
+  <si>
+    <t>beIN SERIES 1</t>
+  </si>
+  <si>
+    <t>DIGITURK HD T49</t>
+  </si>
+  <si>
+    <t>TARAFTAR 3</t>
+  </si>
+  <si>
+    <t>beIN SPORTS MAX 1</t>
+  </si>
+  <si>
+    <t>beIN MOVIES TURK</t>
+  </si>
+  <si>
+    <t>beIN GURME</t>
+  </si>
+  <si>
+    <t>beIN İZ</t>
+  </si>
+  <si>
+    <t>beIN MOVIES STARS</t>
+  </si>
+  <si>
+    <t>bEIN SERIES 2</t>
+  </si>
+  <si>
+    <t>TİCARİ beIN SPORTS 3</t>
+  </si>
+  <si>
+    <t>beIN SPORTS 3</t>
+  </si>
+  <si>
+    <t>TİCARİ beIN SPORTS 1</t>
+  </si>
+  <si>
+    <t>TARAFTAR</t>
+  </si>
+  <si>
+    <t>beIN SPORTS 1</t>
+  </si>
+  <si>
+    <t>beIN MOVIES PREMIERE</t>
+  </si>
+  <si>
+    <t>TRT SPOR</t>
+  </si>
+  <si>
+    <t>TRT PAKET DOĞU</t>
+  </si>
+  <si>
+    <t>TRT ARAPÇA HD</t>
+  </si>
+  <si>
+    <t>TRT BELGESEL</t>
+  </si>
+  <si>
+    <t>TRT VOT 1</t>
+  </si>
+  <si>
+    <t>TRT ARAPÇA</t>
+  </si>
+  <si>
+    <t>DIS YAY ORTA DALGA ARAPÇA</t>
+  </si>
+  <si>
+    <t>TRT TÜRK</t>
+  </si>
+  <si>
+    <t>TRT KURD</t>
+  </si>
+  <si>
+    <t>TRT ÇOCUK</t>
+  </si>
+  <si>
+    <t>DOCUSCREEN</t>
+  </si>
+  <si>
+    <t>DTVH P4 HD T411</t>
+  </si>
+  <si>
+    <t>NDS</t>
+  </si>
+  <si>
+    <t>AZOOMEE</t>
+  </si>
+  <si>
+    <t>DA VINCI</t>
+  </si>
+  <si>
+    <t>VIASAT HISTORY</t>
+  </si>
+  <si>
+    <t>ROMANCE LATINO</t>
+  </si>
+  <si>
+    <t>COOL JAZZ</t>
+  </si>
+  <si>
+    <t>THE CHILL LOUNGE</t>
+  </si>
+  <si>
+    <t>ROCK ANTHEMS</t>
+  </si>
+  <si>
+    <t>NICE/COZY</t>
+  </si>
+  <si>
+    <t>2000'ler</t>
+  </si>
+  <si>
+    <t>CLASSICAL CALM</t>
+  </si>
+  <si>
+    <t>EASY LISTENING</t>
+  </si>
+  <si>
+    <t>CLASSICAL GREATS</t>
+  </si>
+  <si>
+    <t>RIDDIM</t>
+  </si>
+  <si>
+    <t>CHANSONS</t>
+  </si>
+  <si>
+    <t>TRANCE</t>
+  </si>
+  <si>
+    <t>JAZZ CLASSICS</t>
+  </si>
+  <si>
+    <t>LATINO TROPICAL</t>
+  </si>
+  <si>
+    <t>TURKISH SILK</t>
+  </si>
+  <si>
+    <t>JAZZ LATINO</t>
+  </si>
+  <si>
+    <t>CLASSICAL ORCHESTRAL</t>
+  </si>
+  <si>
+    <t>SILK (LOVE SONGS)</t>
+  </si>
+  <si>
+    <t>FOLK ROODS</t>
+  </si>
+  <si>
+    <t>HIP HOP</t>
+  </si>
+  <si>
+    <t>60S</t>
+  </si>
+  <si>
+    <t>MAXIMUM PARTY</t>
+  </si>
+  <si>
+    <t>CLASSIC MASTERS</t>
+  </si>
+  <si>
+    <t>MEDITERREAN MUSIC</t>
+  </si>
+  <si>
+    <t>JAZZ NOW</t>
+  </si>
+  <si>
+    <t>ROCK'N'ROLL</t>
+  </si>
+  <si>
+    <t>BROADWAY</t>
+  </si>
+  <si>
+    <t>OPERA</t>
+  </si>
+  <si>
+    <t>CLASSIC ROCK</t>
+  </si>
+  <si>
+    <t>POPCORN</t>
+  </si>
+  <si>
+    <t>AROUND THE WORLD</t>
+  </si>
+  <si>
+    <t>GREATEST HITS</t>
+  </si>
+  <si>
+    <t>GROOVE DISCO &amp;</t>
+  </si>
+  <si>
+    <t>DANCE CLUBBIN</t>
+  </si>
+  <si>
+    <t>HOUSE</t>
+  </si>
+  <si>
+    <t>HIT LIST</t>
+  </si>
+  <si>
+    <t>URBAN BEATS</t>
+  </si>
+  <si>
+    <t>DISCOVERY CHANNEL HD</t>
+  </si>
+  <si>
+    <t>CARTOONITO</t>
+  </si>
+  <si>
+    <t>BAROQUE</t>
+  </si>
+  <si>
+    <t>TÜRKÇE POP</t>
+  </si>
+  <si>
+    <t>TANGO</t>
+  </si>
+  <si>
+    <t>CHILLOUT</t>
+  </si>
+  <si>
+    <t>FASHION TV</t>
+  </si>
+  <si>
+    <t>DİZİ SMART MAX</t>
+  </si>
+  <si>
+    <t>BBC WORLD NEWS</t>
+  </si>
+  <si>
+    <t>MOVIE CLASSIC</t>
+  </si>
+  <si>
+    <t>SPOR SMART</t>
+  </si>
+  <si>
+    <t>DEEP BLUES</t>
+  </si>
+  <si>
+    <t>SOHO 70'S</t>
+  </si>
+  <si>
+    <t>80S</t>
+  </si>
+  <si>
+    <t>90S</t>
+  </si>
+  <si>
+    <t>TURK SANAT MUZIGI</t>
+  </si>
+  <si>
+    <t>TÜRKÇE MÜZİK</t>
+  </si>
+  <si>
+    <t>DANCEFLOOR FILLERS</t>
+  </si>
+  <si>
+    <t>HOT COUNTRY UK</t>
+  </si>
+  <si>
+    <t>BABY TV</t>
+  </si>
+  <si>
+    <t>MOVIE TÜRK</t>
+  </si>
+  <si>
+    <t>DREAM TV HD</t>
+  </si>
+  <si>
+    <t>NATURE ESCAPE</t>
+  </si>
+  <si>
+    <t>COSMOSPORTS</t>
+  </si>
+  <si>
+    <t>FILMSCREEN</t>
+  </si>
+  <si>
+    <t>ID HD</t>
+  </si>
+  <si>
+    <t>TRT MÜZİK HD</t>
+  </si>
+  <si>
+    <t>TRT HD BATI PAKET</t>
+  </si>
+  <si>
+    <t>TRT TÜRK HD</t>
+  </si>
+  <si>
+    <t>TRT HABER HD</t>
+  </si>
+  <si>
+    <t>TRT WORLD RD</t>
+  </si>
+  <si>
+    <t>TRT WORLD HD</t>
+  </si>
+  <si>
+    <t>TRT KURDİ</t>
+  </si>
+  <si>
+    <t>VAV RADYO</t>
+  </si>
+  <si>
+    <t>ATV HD TR PAKET</t>
+  </si>
+  <si>
+    <t>A SPOR RADYO</t>
+  </si>
+  <si>
+    <t>MİNİKA GO</t>
+  </si>
+  <si>
+    <t>A HABER HD</t>
+  </si>
+  <si>
+    <t>VAV TV</t>
+  </si>
+  <si>
+    <t>A HABER RADYO</t>
+  </si>
+  <si>
+    <t>A SPOR HD</t>
+  </si>
+  <si>
+    <t>A2 HD</t>
+  </si>
+  <si>
+    <t>ATV HD</t>
+  </si>
+  <si>
+    <t>RADYO TURKUVAZ</t>
+  </si>
+  <si>
+    <t>A PARA HD</t>
+  </si>
+  <si>
+    <t>MİNİKA ÇOCUK</t>
+  </si>
+  <si>
+    <t>FENOMENTÜRK</t>
+  </si>
+  <si>
+    <t>GÜÇ TELEKOM T415</t>
+  </si>
+  <si>
+    <t>PRD 2</t>
+  </si>
+  <si>
+    <t>BISS</t>
+  </si>
+  <si>
+    <t>RADYO FENOMEN</t>
+  </si>
+  <si>
+    <t>POWER FM</t>
+  </si>
+  <si>
+    <t>BRTV</t>
+  </si>
+  <si>
+    <t>KANAL 58</t>
+  </si>
+  <si>
+    <t>TİVİ 6</t>
+  </si>
+  <si>
+    <t>VAN65</t>
+  </si>
+  <si>
+    <t>MERCAN TV</t>
+  </si>
+  <si>
+    <t>KANAL 12</t>
+  </si>
+  <si>
+    <t>KANAL 15</t>
+  </si>
+  <si>
+    <t>KANAL FIRAT</t>
+  </si>
+  <si>
+    <t>İKRA TV</t>
+  </si>
+  <si>
+    <t>GRT.</t>
+  </si>
+  <si>
+    <t>SUN RTV</t>
+  </si>
+  <si>
+    <t>ER TV</t>
+  </si>
+  <si>
+    <t>TV3</t>
+  </si>
+  <si>
+    <t>KANAL 23</t>
+  </si>
+  <si>
+    <t>PRD 3</t>
+  </si>
+  <si>
+    <t>SEYR FM</t>
+  </si>
+  <si>
+    <t>ES TV</t>
+  </si>
+  <si>
+    <t>CAN TEMPO TV</t>
+  </si>
+  <si>
+    <t>KANAL V</t>
+  </si>
+  <si>
+    <t>MALATYA VUSLAT TV</t>
+  </si>
+  <si>
+    <t>SAT 7 TÜRK</t>
+  </si>
+  <si>
+    <t>POWERTURK FM</t>
+  </si>
+  <si>
+    <t>ÇİFTÇİ TV</t>
+  </si>
+  <si>
+    <t>PRD 1</t>
+  </si>
+  <si>
+    <t>POWERTURK HD</t>
+  </si>
+  <si>
+    <t>KAFA RADYO</t>
+  </si>
+  <si>
+    <t>PRD 6</t>
+  </si>
+  <si>
+    <t>PRD 4</t>
+  </si>
+  <si>
+    <t>TV 41</t>
+  </si>
+  <si>
+    <t>MK TV</t>
+  </si>
+  <si>
+    <t>AKSU TV</t>
+  </si>
+  <si>
+    <t>KANAL 26</t>
+  </si>
+  <si>
+    <t>PRD 7</t>
+  </si>
+  <si>
+    <t>ON4 TV</t>
+  </si>
+  <si>
+    <t>ÇOCUK SMART HD</t>
+  </si>
+  <si>
+    <t>DTVH P5 HD T416.</t>
+  </si>
+  <si>
+    <t>BBC EARTH HD</t>
+  </si>
+  <si>
+    <t>KOCAELİ TV</t>
+  </si>
+  <si>
+    <t>DREAM TÜRK HD</t>
+  </si>
+  <si>
+    <t>TV 2 HD</t>
+  </si>
+  <si>
+    <t>CARTON NETWORK</t>
+  </si>
+  <si>
+    <t>LİDER HABER HD</t>
+  </si>
+  <si>
+    <t>EUROSPORT 2 HD</t>
+  </si>
+  <si>
+    <t>CNBC-e</t>
+  </si>
+  <si>
+    <t>COSMO EN</t>
+  </si>
+  <si>
+    <t>EUROSPORT 1</t>
+  </si>
+  <si>
+    <t>T.A.Y. TV</t>
+  </si>
+  <si>
+    <t>NHK WORLD-JAPAN</t>
+  </si>
+  <si>
+    <t>KANAL D HD</t>
+  </si>
+  <si>
+    <t>SPORSMART 2</t>
+  </si>
+  <si>
+    <t>CNN INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>LOVE NATURE</t>
+  </si>
+  <si>
+    <t>SHOW HD TR PAKET</t>
+  </si>
+  <si>
+    <t>HABERTÜRK RADYO</t>
+  </si>
+  <si>
+    <t>BLOOMBERGHT RD</t>
+  </si>
+  <si>
+    <t>SHOW HD</t>
+  </si>
+  <si>
+    <t>HT SPOR RADYO</t>
+  </si>
+  <si>
+    <t>EKOTÜRK HD</t>
+  </si>
+  <si>
+    <t>TÜRKSAT ANKARA PAKET 4-BATI</t>
+  </si>
+  <si>
+    <t>EKOL TV HD</t>
+  </si>
+  <si>
+    <t>RD 2000 FM</t>
+  </si>
+  <si>
+    <t>TÜRKSAT ANKARA PAKET 12 - BATI</t>
+  </si>
+  <si>
+    <t>BEST FM</t>
+  </si>
+  <si>
+    <t>DİYANET TV HD</t>
+  </si>
+  <si>
+    <t>DİYANET RİSALET RADYO</t>
+  </si>
+  <si>
+    <t>STOON TV</t>
+  </si>
+  <si>
+    <t>VAN TV</t>
+  </si>
+  <si>
+    <t>KURAN RADYO</t>
+  </si>
+  <si>
+    <t>DiYANET RADYO</t>
+  </si>
+  <si>
+    <t>KARADENIZ FM</t>
+  </si>
+  <si>
+    <t>POLİS RADYOSU</t>
+  </si>
+  <si>
+    <t>TGRT BELGESEL HD</t>
+  </si>
+  <si>
+    <t>KÜPE FM</t>
+  </si>
+  <si>
+    <t>TGRT HABER HD</t>
+  </si>
+  <si>
+    <t>AGRO TV</t>
+  </si>
+  <si>
+    <t>SAHİL GÜVENLİK RADYOSU</t>
+  </si>
+  <si>
+    <t>TGRT FM</t>
+  </si>
+  <si>
+    <t>BAYRAM FM</t>
+  </si>
+  <si>
+    <t>TEK RUMELİ TV.</t>
+  </si>
+  <si>
+    <t>HALK TV</t>
+  </si>
+  <si>
+    <t>beIN SPORTS HABER.</t>
+  </si>
+  <si>
+    <t>TÜRKSAT ANKARA PAKET 5 - TÜRKİYE</t>
+  </si>
+  <si>
+    <t>0 SIFIR TV</t>
+  </si>
+  <si>
+    <t>BRT 1 HD</t>
+  </si>
+  <si>
+    <t>TÜRKSAT ANKARA PAKET 7-BATI</t>
+  </si>
+  <si>
+    <t>KIBRIS TV HD</t>
+  </si>
+  <si>
+    <t>KADIRGA TV</t>
+  </si>
+  <si>
+    <t>TÜRKSAT ANKARA PAKET 6 - BATI</t>
+  </si>
+  <si>
+    <t>GRT</t>
+  </si>
+  <si>
+    <t>GÜNEYDOĞU TV</t>
+  </si>
+  <si>
+    <t>NR1 TÜRK TV HD</t>
+  </si>
+  <si>
+    <t>HDKARADENİZ.</t>
+  </si>
+  <si>
+    <t>MELTEM TV</t>
+  </si>
+  <si>
     <t>K KARDELEN TV</t>
   </si>
   <si>
-    <t>V - Dikey</t>
-[...17 lines deleted...]
-    <t>Şifresiz</t>
+    <t>KANAL URFA</t>
+  </si>
+  <si>
+    <t>LUYS TV</t>
+  </si>
+  <si>
+    <t>TH TÜRKHABER</t>
+  </si>
+  <si>
+    <t>KUDÜS TV</t>
+  </si>
+  <si>
+    <t>DİYALOG FM</t>
+  </si>
+  <si>
+    <t>LALEGÜL FM</t>
+  </si>
+  <si>
+    <t>LİNE TV</t>
+  </si>
+  <si>
+    <t>LALEGÜL</t>
+  </si>
+  <si>
+    <t>KIBRIS FM</t>
+  </si>
+  <si>
+    <t>ULUSAL 1 TV</t>
+  </si>
+  <si>
+    <t>FM TV</t>
+  </si>
+  <si>
+    <t>KANAL T</t>
+  </si>
+  <si>
+    <t>KANAL 33</t>
+  </si>
+  <si>
+    <t>TV2020</t>
+  </si>
+  <si>
+    <t>İLKE  TV</t>
+  </si>
+  <si>
+    <t>KANAL AVRUPA</t>
+  </si>
+  <si>
+    <t>RADYO SPOR</t>
+  </si>
+  <si>
+    <t>HRT TV</t>
+  </si>
+  <si>
+    <t>BRT 2 HD</t>
+  </si>
+  <si>
+    <t>PATI TV</t>
+  </si>
+  <si>
+    <t>GENÇ TV</t>
+  </si>
+  <si>
+    <t>ADA TV</t>
+  </si>
+  <si>
+    <t>TÜRKSAT TANITIM HD</t>
+  </si>
+  <si>
+    <t>RADIOSPUTNIK</t>
+  </si>
+  <si>
+    <t>DİYANET TV</t>
+  </si>
+  <si>
+    <t>TÜRKSAT ANKARA PAKET 2 - DOĞU</t>
+  </si>
+  <si>
+    <t>TÜRKSAT TANITIM</t>
+  </si>
+  <si>
+    <t>KABLO INFO HD</t>
+  </si>
+  <si>
+    <t>TRT AVAZ ULUSLARARASI HD</t>
+  </si>
+  <si>
+    <t>AYAZ TV</t>
+  </si>
+  <si>
+    <t>WITNESS EYE</t>
+  </si>
+  <si>
+    <t>TÜRKSAT ANKARA PAKET 8 - DOĞU</t>
+  </si>
+  <si>
+    <t>KANAL 7 HD</t>
+  </si>
+  <si>
+    <t>RADYO 7 HD</t>
+  </si>
+  <si>
+    <t>TRT EBA HD</t>
+  </si>
+  <si>
+    <t>ULKE TV HD</t>
+  </si>
+  <si>
+    <t>PERSIANA TÜRKİYE</t>
+  </si>
+  <si>
+    <t>TÜRKSAT SAAT</t>
+  </si>
+  <si>
+    <t>ABY TV</t>
+  </si>
+  <si>
+    <t>Afrika</t>
+  </si>
+  <si>
+    <t>CRYSTAL TV PAKET</t>
+  </si>
+  <si>
+    <t>MX24 TV</t>
+  </si>
+  <si>
+    <t>MBC MAX</t>
+  </si>
+  <si>
+    <t>TODAYS TV</t>
+  </si>
+  <si>
+    <t>FOOTPRINT TV</t>
+  </si>
+  <si>
+    <t>MBC 2</t>
+  </si>
+  <si>
+    <t>CRYSTAL MEGA WORLD</t>
+  </si>
+  <si>
+    <t>TRT WORLD</t>
+  </si>
+  <si>
+    <t>CRYSTAL TV PRIME</t>
+  </si>
+  <si>
+    <t>GHC</t>
+  </si>
+  <si>
+    <t>DW TV</t>
+  </si>
+  <si>
+    <t>LUMEN CHRİSTİ TV</t>
+  </si>
+  <si>
+    <t>AIT TV</t>
+  </si>
+  <si>
+    <t>RHEMA TV</t>
+  </si>
+  <si>
+    <t>JUNIOR WORLD</t>
+  </si>
+  <si>
+    <t>CASH TV</t>
+  </si>
+  <si>
+    <t>Viaccess</t>
+  </si>
+  <si>
+    <t>KPEGAH TV</t>
+  </si>
+  <si>
+    <t>AL JAZEERA</t>
+  </si>
+  <si>
+    <t>CHARISMA TV</t>
+  </si>
+  <si>
+    <t>CRYSTAL TV PLUS</t>
+  </si>
+  <si>
+    <t>KIDS ARENA</t>
+  </si>
+  <si>
+    <t>CRYSTAL TV XTRA</t>
+  </si>
+  <si>
+    <t>MAX TV</t>
+  </si>
+  <si>
+    <t>PROPERTY TV</t>
+  </si>
+  <si>
+    <t>SIRIUS TV</t>
+  </si>
+  <si>
+    <t>AOM TV</t>
+  </si>
+  <si>
+    <t>TREFOIL NETWORKS LIMITED</t>
+  </si>
+  <si>
+    <t>PRAISE TV</t>
+  </si>
+  <si>
+    <t>EZIOKWU TV</t>
+  </si>
+  <si>
+    <t>DIVINE HAND</t>
+  </si>
+  <si>
+    <t>ITAGE TELIFISAN</t>
+  </si>
+  <si>
+    <t>SEBIOBA</t>
+  </si>
+  <si>
+    <t>UTV</t>
+  </si>
+  <si>
+    <t>Al-Umma</t>
+  </si>
+  <si>
+    <t>ABS</t>
+  </si>
+  <si>
+    <t>LHCP</t>
+  </si>
+  <si>
+    <t>Ka-West</t>
+  </si>
+  <si>
+    <t>TVNET HD</t>
+  </si>
+  <si>
+    <t>T5B</t>
+  </si>
+  <si>
+    <t>TÜRKSAT ANKARA PAKET 11 - BATI</t>
+  </si>
+  <si>
+    <t>TV 100 HD</t>
+  </si>
+  <si>
+    <t>TV 5</t>
+  </si>
+  <si>
+    <t>YILDIZ EN</t>
+  </si>
+  <si>
+    <t>TV NET RADYO</t>
+  </si>
+  <si>
+    <t>GZT</t>
   </si>
   <si>
     <t>HALK TV HD</t>
   </si>
   <si>
-    <t>HD</t>
-[...23 lines deleted...]
-    <t>LALEGÜL FM</t>
+    <t>TİCARİ beIN SPORTS 2</t>
+  </si>
+  <si>
+    <t>DIGITURK HD T55</t>
+  </si>
+  <si>
+    <t>FRANCE 24 HD</t>
+  </si>
+  <si>
+    <t>TARAFTAR 2</t>
+  </si>
+  <si>
+    <t>TİCARİ beIN SPORTS 4</t>
+  </si>
+  <si>
+    <t>MCM TOP HD</t>
+  </si>
+  <si>
+    <t>TV5 MONDE EUROPE HD</t>
+  </si>
+  <si>
+    <t>BBC CBeebies HD</t>
+  </si>
+  <si>
+    <t>BBC WORLD NEWS HD</t>
+  </si>
+  <si>
+    <t>CGTN HD</t>
+  </si>
+  <si>
+    <t>beIN SPORTS 2</t>
+  </si>
+  <si>
+    <t>beIN SPORTS 4</t>
+  </si>
+  <si>
+    <t>EURONEWS HD</t>
+  </si>
+  <si>
+    <t>DIGITURK HD T56</t>
+  </si>
+  <si>
+    <t>BEST FM.</t>
+  </si>
+  <si>
+    <t>ŞÖMİNE KEYFİ</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>CGTN DOCUMENTARY HD</t>
+  </si>
+  <si>
+    <t>DREAMY</t>
+  </si>
+  <si>
+    <t>SMOOTH JAZZ</t>
+  </si>
+  <si>
+    <t>MORNING COFFEE</t>
+  </si>
+  <si>
+    <t>80'S HITS</t>
+  </si>
+  <si>
+    <t>HAPPY</t>
+  </si>
+  <si>
+    <t>beIN SPORTS INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>beIN SPORTS INTERNATIONAL TICARI</t>
+  </si>
+  <si>
+    <t>beIN BOXOFFICE</t>
+  </si>
+  <si>
+    <t>PARTY</t>
+  </si>
+  <si>
+    <t>YABAN TV HD</t>
+  </si>
+  <si>
+    <t>MASAL RADYO</t>
+  </si>
+  <si>
+    <t>AMERICA'S CLASSICS</t>
+  </si>
+  <si>
+    <t>BLUES</t>
+  </si>
+  <si>
+    <t>OLDIES BUT GOLDIES</t>
+  </si>
+  <si>
+    <t>RELAXATION</t>
+  </si>
+  <si>
+    <t>LATIN</t>
+  </si>
+  <si>
+    <t>DIGITURK 4K</t>
+  </si>
+  <si>
+    <t>CHILLOUT/LOUNGE</t>
+  </si>
+  <si>
+    <t>HIP HOP R&amp;B</t>
+  </si>
+  <si>
+    <t>CLASSICAL MUSIC</t>
+  </si>
+  <si>
+    <t>HOTTEST HITS</t>
+  </si>
+  <si>
+    <t>NU JAZZ</t>
+  </si>
+  <si>
+    <t>FB TV HD</t>
+  </si>
+  <si>
+    <t>DA VINCI HD</t>
+  </si>
+  <si>
+    <t>LOVE SONGS</t>
+  </si>
+  <si>
+    <t>ROCK</t>
+  </si>
+  <si>
+    <t>ENERGETIC</t>
+  </si>
+  <si>
+    <t>JAZZ</t>
+  </si>
+  <si>
+    <t>REGGAE</t>
+  </si>
+  <si>
+    <t>90'S HITS</t>
+  </si>
+  <si>
+    <t>IN LOVE</t>
+  </si>
+  <si>
+    <t>5+1 CONCERTS</t>
+  </si>
+  <si>
+    <t>GREEK SONGS</t>
+  </si>
+  <si>
+    <t>MELANCHOLIC</t>
+  </si>
+  <si>
+    <t>CONCERT</t>
+  </si>
+  <si>
+    <t>TJK tv HD</t>
+  </si>
+  <si>
+    <t>DIGITURK HD T57</t>
+  </si>
+  <si>
+    <t>TİCARİ beIN SPORTS 5</t>
+  </si>
+  <si>
+    <t>beIN SPORTS 5</t>
+  </si>
+  <si>
+    <t>beIN H&amp;E</t>
+  </si>
+  <si>
+    <t>NICK JR.</t>
+  </si>
+  <si>
+    <t>National Geographic WILD HD</t>
+  </si>
+  <si>
+    <t>beIN SPORTS MAX2</t>
+  </si>
+  <si>
+    <t>beIN MOVIES PREMIERE 2</t>
+  </si>
+  <si>
+    <t>CNN INT HD</t>
+  </si>
+  <si>
+    <t>DIGITURK  HD T58</t>
+  </si>
+  <si>
+    <t>RAI 1</t>
+  </si>
+  <si>
+    <t>AL JAZEERA INTERNATINAL HD</t>
+  </si>
+  <si>
+    <t>BLOOMBERG</t>
+  </si>
+  <si>
+    <t>MEZZO HD</t>
+  </si>
+  <si>
+    <t>AL JAZEERA.</t>
+  </si>
+  <si>
+    <t>BEIN SPORTS</t>
+  </si>
+  <si>
+    <t>DISCOVERY</t>
+  </si>
+  <si>
+    <t>beIN</t>
+  </si>
+  <si>
+    <t>TELENEWS</t>
+  </si>
+  <si>
+    <t>24KZ TV</t>
+  </si>
+  <si>
+    <t>AL QURAN AL KAREEM TV.</t>
+  </si>
+  <si>
+    <t>ÇAY TV</t>
+  </si>
+  <si>
+    <t>AS</t>
+  </si>
+  <si>
+    <t>SEMERKAND HD TV</t>
+  </si>
+  <si>
+    <t>REHBER TV HD</t>
+  </si>
+  <si>
+    <t>TYT TÜRK</t>
+  </si>
+  <si>
+    <t>FB TV</t>
+  </si>
+  <si>
+    <t>AL SUNNAH AL NABAWIYAH TV.</t>
+  </si>
+  <si>
+    <t>ÇAĞRI FM</t>
+  </si>
+  <si>
+    <t>CEM TV.</t>
+  </si>
+  <si>
+    <t>TARIM ORMAN EKRANI HD</t>
+  </si>
+  <si>
+    <t>SEMERKAND WAY</t>
+  </si>
+  <si>
+    <t>SEMERKAND RADYO</t>
+  </si>
+  <si>
+    <t>Bİ KANAL</t>
+  </si>
+  <si>
+    <t>T6A</t>
+  </si>
+  <si>
+    <t>NEO</t>
+  </si>
+  <si>
+    <t>TÜRKSAT ANKARA PAKET 9 - BATI</t>
+  </si>
+  <si>
+    <t>ZAROK TV</t>
+  </si>
+  <si>
+    <t>SZC</t>
+  </si>
+  <si>
+    <t>ALİKHBARİA TV</t>
+  </si>
+  <si>
+    <t>FLASH HABER HD</t>
+  </si>
+  <si>
+    <t>SERCEM TV</t>
+  </si>
+  <si>
+    <t>KOZA TV HD</t>
+  </si>
+  <si>
+    <t>KANAL 7 AVRUPA HD</t>
+  </si>
+  <si>
+    <t>EDESSA TV</t>
+  </si>
+  <si>
+    <t>EUROSTAR</t>
   </si>
   <si>
     <t>RADYO 7</t>
   </si>
   <si>
-    <t>KANAL 7 AVRUPA HD</t>
-[...89 lines deleted...]
-    <t>PAL NOSTALJİ</t>
+    <t>KANAL B</t>
+  </si>
+  <si>
+    <t>TÜRKSAT ANKARA PAKET 1-BATI</t>
+  </si>
+  <si>
+    <t>TRT EBA</t>
+  </si>
+  <si>
+    <t>TGRT HABER</t>
   </si>
   <si>
     <t>Al Zahra TV</t>
   </si>
   <si>
-    <t>AKRA FM</t>
+    <t>GONCA TV</t>
+  </si>
+  <si>
+    <t>TGRT</t>
   </si>
   <si>
     <t>AL SUNNAH AL NABAWIYAH TV</t>
   </si>
   <si>
-    <t>PAL STATION</t>
-[...1 lines deleted...]
-  <si>
     <t>AL QURAN AL KAREEM TV</t>
   </si>
   <si>
-    <t>BLOOMBERG</t>
-[...542 lines deleted...]
-    <t>TRT EBA</t>
+    <t>BRT 3</t>
+  </si>
+  <si>
+    <t>BRT RADYO</t>
+  </si>
+  <si>
+    <t>BAYRAK FM</t>
   </si>
   <si>
     <t>TINT</t>
   </si>
   <si>
-    <t>A HABER.</t>
-[...901 lines deleted...]
-  <si>
     <t>AL HADATH NEWS CHANNEL</t>
   </si>
   <si>
-    <t>GONCA TV</t>
-[...374 lines deleted...]
-    <t>T6A</t>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>FREESAT LANKA_T6A_12</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>ARIRANG</t>
+  </si>
+  <si>
+    <t>NETHRA</t>
   </si>
   <si>
     <t>SRI DALDA MALIGAWA</t>
   </si>
   <si>
-    <t>FREESAT LANKA_T6A_12</t>
-[...14 lines deleted...]
-    <t>NETHRA</t>
+    <t>9XM</t>
+  </si>
+  <si>
+    <t>RUPAVAHINI</t>
+  </si>
+  <si>
+    <t>FREESAT ONE</t>
+  </si>
+  <si>
+    <t>ASIA TV</t>
+  </si>
+  <si>
+    <t>NHK</t>
+  </si>
+  <si>
+    <t>ITN</t>
+  </si>
+  <si>
+    <t>RT.</t>
+  </si>
+  <si>
+    <t>VASANTHAM</t>
+  </si>
+  <si>
+    <t>KBS KOREA</t>
+  </si>
+  <si>
+    <t>TNL</t>
+  </si>
+  <si>
+    <t>DW</t>
+  </si>
+  <si>
+    <t>SIRASA</t>
+  </si>
+  <si>
+    <t>SHAKTHI</t>
   </si>
   <si>
     <t>KBS WORLD</t>
   </si>
   <si>
     <t>THREEVISION</t>
   </si>
   <si>
     <t>TV1</t>
   </si>
   <si>
     <t>DD SPORTS</t>
   </si>
   <si>
     <t>EURO NEWS</t>
   </si>
   <si>
     <t>TALENT TV</t>
   </si>
   <si>
+    <t>SADDAMAVAHINI</t>
+  </si>
+  <si>
+    <t>SHRADDA</t>
+  </si>
+  <si>
     <t>SWARNAVAHINI</t>
   </si>
   <si>
     <t>DERANA 24</t>
   </si>
   <si>
     <t>TV5 MONDE</t>
   </si>
   <si>
+    <t>HITZ</t>
+  </si>
+  <si>
+    <t>ITV</t>
+  </si>
+  <si>
     <t>VERBUM</t>
   </si>
   <si>
     <t>MEDITATION</t>
   </si>
   <si>
-    <t>TNL</t>
-[...1 lines deleted...]
-  <si>
     <t>DERANA</t>
   </si>
   <si>
+    <t>FREESAT 49</t>
+  </si>
+  <si>
+    <t>WION</t>
+  </si>
+  <si>
+    <t>CGTN</t>
+  </si>
+  <si>
+    <t>RANGIRI</t>
+  </si>
+  <si>
+    <t>DASATHA</t>
+  </si>
+  <si>
+    <t>SUPREME</t>
+  </si>
+  <si>
     <t>FREESAT 39</t>
   </si>
   <si>
+    <t>STAR TAMIL</t>
+  </si>
+  <si>
     <t>FRANCE 24</t>
   </si>
   <si>
     <t>SIYATHA</t>
   </si>
   <si>
     <t>FREESAT 24</t>
   </si>
   <si>
     <t>ATHAVAN</t>
   </si>
   <si>
-    <t>STAR TAMIL</t>
-[...1 lines deleted...]
-  <si>
     <t>HIRU</t>
   </si>
   <si>
     <t>BUDDHIST</t>
   </si>
   <si>
-    <t>ASIA TV</t>
-[...37 lines deleted...]
-  <si>
     <t>B4U MOVIES</t>
-  </si>
-[...25 lines deleted...]
-    <t>DW</t>
   </si>
   <si>
     <t>TKS MPEG-4 PAKET 40 GÜNEY ASYA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2568,70 +2478,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M764"/>
+  <dimension ref="A1:M750"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="M1" sqref="M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -2640,30800 +2550,30247 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2">
-        <v>12685</v>
+        <v>12729</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2">
         <v>30000</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
-        <v>5934</v>
+        <v>6760</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3">
-        <v>12685</v>
+        <v>12729</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3">
         <v>30000</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
-        <v>5935</v>
+        <v>6761</v>
       </c>
       <c r="J3" t="s">
         <v>17</v>
       </c>
       <c r="K3" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L3" t="s">
         <v>19</v>
       </c>
       <c r="M3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C4">
-        <v>12685</v>
+        <v>12729</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
         <v>30000</v>
       </c>
       <c r="G4" t="s">
         <v>16</v>
       </c>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
       <c r="I4">
-        <v>5913</v>
+        <v>6765</v>
       </c>
       <c r="J4" t="s">
         <v>17</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
       <c r="L4" t="s">
         <v>19</v>
       </c>
       <c r="M4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C5">
-        <v>12685</v>
+        <v>11558</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
         <v>30000</v>
       </c>
       <c r="G5" t="s">
         <v>16</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
-        <v>5907</v>
+        <v>6118</v>
       </c>
       <c r="J5" t="s">
         <v>17</v>
       </c>
       <c r="K5" t="s">
         <v>18</v>
       </c>
       <c r="L5" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="M5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6">
-        <v>12685</v>
+        <v>11558</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6">
         <v>30000</v>
       </c>
       <c r="G6" t="s">
         <v>16</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>5922</v>
+        <v>6115</v>
       </c>
       <c r="J6" t="s">
         <v>17</v>
       </c>
       <c r="K6" t="s">
         <v>18</v>
       </c>
       <c r="L6" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="M6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7">
-        <v>12685</v>
+        <v>11558</v>
       </c>
       <c r="D7" t="s">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7">
         <v>30000</v>
       </c>
       <c r="G7" t="s">
         <v>16</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
-        <v>5932</v>
+        <v>6116</v>
       </c>
       <c r="J7" t="s">
         <v>17</v>
       </c>
       <c r="K7" t="s">
         <v>18</v>
       </c>
       <c r="L7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="M7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>27</v>
       </c>
       <c r="C8">
-        <v>12685</v>
+        <v>11558</v>
       </c>
       <c r="D8" t="s">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8">
         <v>30000</v>
       </c>
       <c r="G8" t="s">
         <v>16</v>
       </c>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
       <c r="I8">
-        <v>5927</v>
+        <v>6117</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
       <c r="K8" t="s">
         <v>18</v>
       </c>
       <c r="L8" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="M8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F9">
         <v>30000</v>
       </c>
       <c r="G9" t="s">
-        <v>16</v>
+        <v>31</v>
+      </c>
+      <c r="H9">
+        <v>1257</v>
       </c>
       <c r="I9">
-        <v>5944</v>
+        <v>1357</v>
       </c>
       <c r="J9" t="s">
         <v>17</v>
       </c>
       <c r="K9" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10">
+        <v>11012</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F10">
         <v>30000</v>
       </c>
       <c r="G10" t="s">
-        <v>16</v>
+        <v>31</v>
+      </c>
+      <c r="H10">
+        <v>1259</v>
       </c>
       <c r="I10">
-        <v>5943</v>
+        <v>1359</v>
       </c>
       <c r="J10" t="s">
         <v>17</v>
       </c>
       <c r="K10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L10" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C11">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F11">
         <v>30000</v>
       </c>
       <c r="G11" t="s">
-        <v>16</v>
+        <v>31</v>
+      </c>
+      <c r="H11">
+        <v>1264</v>
       </c>
       <c r="I11">
-        <v>5942</v>
+        <v>1364</v>
       </c>
       <c r="J11" t="s">
         <v>17</v>
       </c>
       <c r="K11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L11" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M11" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C12">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F12">
         <v>30000</v>
       </c>
       <c r="G12" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H12">
-        <v>5803</v>
+        <v>1254</v>
       </c>
       <c r="I12">
-        <v>5903</v>
+        <v>1354</v>
       </c>
       <c r="J12" t="s">
         <v>17</v>
       </c>
       <c r="K12" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L12" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C13">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D13" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F13">
         <v>30000</v>
       </c>
       <c r="G13" t="s">
-        <v>16</v>
+        <v>31</v>
+      </c>
+      <c r="H13">
+        <v>1252</v>
       </c>
       <c r="I13">
-        <v>5940</v>
+        <v>1352</v>
       </c>
       <c r="J13" t="s">
         <v>17</v>
       </c>
       <c r="K13" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L13" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C14">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F14">
         <v>30000</v>
       </c>
       <c r="G14" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H14">
-        <v>5810</v>
+        <v>1265</v>
       </c>
       <c r="I14">
-        <v>5910</v>
+        <v>1365</v>
       </c>
       <c r="J14" t="s">
         <v>17</v>
       </c>
       <c r="K14" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L14" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C15">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F15">
         <v>30000</v>
       </c>
       <c r="G15" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H15">
-        <v>5831</v>
+        <v>1261</v>
       </c>
       <c r="I15">
-        <v>5931</v>
+        <v>1361</v>
       </c>
       <c r="J15" t="s">
         <v>17</v>
       </c>
       <c r="K15" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L15" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="C16">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F16">
         <v>30000</v>
       </c>
       <c r="G16" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H16">
-        <v>5800</v>
+        <v>1256</v>
       </c>
       <c r="I16">
-        <v>5900</v>
+        <v>1356</v>
       </c>
       <c r="J16" t="s">
         <v>17</v>
       </c>
       <c r="K16" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L16" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="C17">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F17">
         <v>30000</v>
       </c>
       <c r="G17" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H17">
-        <v>5804</v>
+        <v>1255</v>
       </c>
       <c r="I17">
-        <v>5904</v>
+        <v>1355</v>
       </c>
       <c r="J17" t="s">
         <v>17</v>
       </c>
       <c r="K17" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L17" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C18">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F18">
         <v>30000</v>
       </c>
       <c r="G18" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H18">
-        <v>5829</v>
+        <v>1251</v>
       </c>
       <c r="I18">
-        <v>5929</v>
+        <v>1351</v>
       </c>
       <c r="J18" t="s">
         <v>17</v>
       </c>
       <c r="K18" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L18" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M18" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C19">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F19">
         <v>30000</v>
       </c>
       <c r="G19" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H19">
-        <v>5823</v>
+        <v>1263</v>
       </c>
       <c r="I19">
-        <v>5923</v>
+        <v>1363</v>
       </c>
       <c r="J19" t="s">
         <v>17</v>
       </c>
       <c r="K19" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L19" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M19" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C20">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F20">
         <v>30000</v>
       </c>
       <c r="G20" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H20">
-        <v>5833</v>
+        <v>1250</v>
       </c>
       <c r="I20">
-        <v>5933</v>
+        <v>1350</v>
       </c>
       <c r="J20" t="s">
         <v>17</v>
       </c>
       <c r="K20" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L20" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="C21">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F21">
         <v>30000</v>
       </c>
       <c r="G21" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H21">
-        <v>5820</v>
+        <v>1266</v>
       </c>
       <c r="I21">
-        <v>5920</v>
+        <v>1366</v>
       </c>
       <c r="J21" t="s">
         <v>17</v>
       </c>
       <c r="K21" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L21" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M21" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C22">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D22" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F22">
         <v>30000</v>
       </c>
       <c r="G22" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H22">
-        <v>5818</v>
+        <v>1269</v>
       </c>
       <c r="I22">
-        <v>5918</v>
+        <v>1369</v>
       </c>
       <c r="J22" t="s">
         <v>17</v>
       </c>
       <c r="K22" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L22" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M22" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C23">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D23" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F23">
         <v>30000</v>
       </c>
       <c r="G23" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H23">
-        <v>5826</v>
+        <v>1253</v>
       </c>
       <c r="I23">
-        <v>5926</v>
+        <v>1353</v>
       </c>
       <c r="J23" t="s">
         <v>17</v>
       </c>
       <c r="K23" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L23" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C24">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D24" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F24">
         <v>30000</v>
       </c>
       <c r="G24" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H24">
-        <v>5809</v>
+        <v>1267</v>
       </c>
       <c r="I24">
-        <v>5909</v>
+        <v>1367</v>
       </c>
       <c r="J24" t="s">
         <v>17</v>
       </c>
       <c r="K24" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L24" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C25">
-        <v>12685</v>
+        <v>11012</v>
       </c>
       <c r="D25" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E25" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F25">
         <v>30000</v>
       </c>
       <c r="G25" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H25">
-        <v>5811</v>
+        <v>1258</v>
       </c>
       <c r="I25">
-        <v>5911</v>
+        <v>1358</v>
       </c>
       <c r="J25" t="s">
         <v>17</v>
       </c>
       <c r="K25" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L25" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="M25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C26">
-        <v>12729</v>
+        <v>11012</v>
       </c>
       <c r="D26" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E26" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F26">
         <v>30000</v>
       </c>
       <c r="G26" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H26">
-        <v>6629</v>
+        <v>1262</v>
       </c>
       <c r="I26">
-        <v>6729</v>
+        <v>1362</v>
       </c>
       <c r="J26" t="s">
         <v>17</v>
       </c>
       <c r="K26" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L26" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="M26" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C27">
-        <v>12729</v>
+        <v>11012</v>
       </c>
       <c r="D27" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E27" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F27">
         <v>30000</v>
       </c>
       <c r="G27" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H27">
-        <v>6624</v>
+        <v>1260</v>
       </c>
       <c r="I27">
-        <v>6724</v>
+        <v>1360</v>
       </c>
       <c r="J27" t="s">
         <v>17</v>
       </c>
       <c r="K27" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L27" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="M27" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C28">
-        <v>12729</v>
+        <v>11794</v>
       </c>
       <c r="D28" t="s">
         <v>14</v>
       </c>
       <c r="E28" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F28">
         <v>30000</v>
       </c>
       <c r="G28" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H28">
-        <v>6651</v>
+        <v>1601</v>
       </c>
       <c r="I28">
-        <v>6751</v>
+        <v>1701</v>
       </c>
       <c r="J28" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K28" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L28" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="M28" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="C29">
-        <v>12729</v>
+        <v>11794</v>
       </c>
       <c r="D29" t="s">
         <v>14</v>
       </c>
       <c r="E29" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F29">
         <v>30000</v>
       </c>
       <c r="G29" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H29">
-        <v>6633</v>
+        <v>1600</v>
       </c>
       <c r="I29">
-        <v>6733</v>
+        <v>1700</v>
       </c>
       <c r="J29" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K29" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L29" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="M29" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C30">
-        <v>12729</v>
+        <v>11794</v>
       </c>
       <c r="D30" t="s">
         <v>14</v>
       </c>
       <c r="E30" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F30">
         <v>30000</v>
       </c>
       <c r="G30" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H30">
-        <v>6622</v>
+        <v>1629</v>
       </c>
       <c r="I30">
-        <v>6722</v>
+        <v>1729</v>
       </c>
       <c r="J30" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K30" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L30" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="M30" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="C31">
-        <v>12729</v>
+        <v>11767</v>
       </c>
       <c r="D31" t="s">
         <v>14</v>
       </c>
       <c r="E31" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F31">
-        <v>30000</v>
+        <v>15000</v>
       </c>
       <c r="G31" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H31">
-        <v>6627</v>
+        <v>4855</v>
       </c>
       <c r="I31">
-        <v>6727</v>
+        <v>4955</v>
       </c>
       <c r="J31" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K31" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="L31" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="M31" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>62</v>
+      </c>
+      <c r="C32">
+        <v>11794</v>
+      </c>
+      <c r="D32" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F32">
         <v>30000</v>
       </c>
       <c r="G32" t="s">
-        <v>16</v>
+        <v>31</v>
+      </c>
+      <c r="H32">
+        <v>1630</v>
       </c>
       <c r="I32">
-        <v>6760</v>
+        <v>1730</v>
       </c>
       <c r="J32" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K32" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L32" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="M32" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="C33">
-        <v>12729</v>
+        <v>11794</v>
       </c>
       <c r="D33" t="s">
         <v>14</v>
       </c>
       <c r="E33" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F33">
         <v>30000</v>
       </c>
       <c r="G33" t="s">
-        <v>16</v>
+        <v>31</v>
+      </c>
+      <c r="H33">
+        <v>1604</v>
       </c>
       <c r="I33">
-        <v>6761</v>
+        <v>1704</v>
       </c>
       <c r="J33" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K33" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L33" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="M33" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="C34">
-        <v>12729</v>
+        <v>11794</v>
       </c>
       <c r="D34" t="s">
         <v>14</v>
       </c>
       <c r="E34" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F34">
         <v>30000</v>
       </c>
       <c r="G34" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H34">
-        <v>6635</v>
+        <v>1603</v>
       </c>
       <c r="I34">
-        <v>6735</v>
+        <v>1703</v>
       </c>
       <c r="J34" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K34" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L34" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="M34" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="C35">
-        <v>12729</v>
+        <v>11789</v>
       </c>
       <c r="D35" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F35">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G35" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H35">
-        <v>6620</v>
+        <v>4662</v>
       </c>
       <c r="I35">
-        <v>6720</v>
+        <v>4762</v>
       </c>
       <c r="J35" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K35" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L35" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="M35" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C36">
-        <v>12729</v>
+        <v>11807</v>
       </c>
       <c r="D36" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F36">
-        <v>30000</v>
+        <v>10000</v>
       </c>
       <c r="G36" t="s">
-        <v>16</v>
+        <v>31</v>
+      </c>
+      <c r="H36">
+        <v>2958</v>
       </c>
       <c r="I36">
-        <v>6765</v>
+        <v>3058</v>
       </c>
       <c r="J36" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K36" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L36" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="M36" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="C37">
-        <v>12729</v>
+        <v>11789</v>
       </c>
       <c r="D37" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F37">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G37" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H37">
-        <v>6634</v>
+        <v>4663</v>
       </c>
       <c r="I37">
-        <v>6734</v>
+        <v>4763</v>
       </c>
       <c r="J37" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K37" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L37" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="M37" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C38">
-        <v>12729</v>
+        <v>11789</v>
       </c>
       <c r="D38" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F38">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G38" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H38">
-        <v>6632</v>
+        <v>4665</v>
       </c>
       <c r="I38">
-        <v>6732</v>
+        <v>4765</v>
       </c>
       <c r="J38" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K38" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L38" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="M38" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="C39">
-        <v>11557</v>
+        <v>11789</v>
       </c>
       <c r="D39" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F39">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G39" t="s">
-        <v>16</v>
+        <v>31</v>
+      </c>
+      <c r="H39">
+        <v>4667</v>
       </c>
       <c r="I39">
-        <v>6117</v>
+        <v>4767</v>
       </c>
       <c r="J39" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K39" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L39" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="M39" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C40">
-        <v>11557</v>
+        <v>11789</v>
       </c>
       <c r="D40" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F40">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G40" t="s">
-        <v>16</v>
+        <v>31</v>
+      </c>
+      <c r="H40">
+        <v>4666</v>
       </c>
       <c r="I40">
-        <v>6115</v>
+        <v>4766</v>
       </c>
       <c r="J40" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K40" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L40" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="M40" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="C41">
-        <v>11557</v>
+        <v>11789</v>
       </c>
       <c r="D41" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E41" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F41">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G41" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H41">
-        <v>6011</v>
+        <v>4654</v>
       </c>
       <c r="I41">
-        <v>6111</v>
+        <v>4754</v>
       </c>
       <c r="J41" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K41" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L41" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="M41" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="C42">
-        <v>11557</v>
+        <v>11807</v>
       </c>
       <c r="D42" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E42" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F42">
-        <v>30000</v>
+        <v>10000</v>
       </c>
       <c r="G42" t="s">
-        <v>16</v>
+        <v>31</v>
+      </c>
+      <c r="H42">
+        <v>2957</v>
       </c>
       <c r="I42">
-        <v>6118</v>
+        <v>3057</v>
       </c>
       <c r="J42" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K42" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L42" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="M42" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="C43">
-        <v>11557</v>
+        <v>11807</v>
       </c>
       <c r="D43" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F43">
-        <v>30000</v>
+        <v>10000</v>
       </c>
       <c r="G43" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H43">
-        <v>6001</v>
+        <v>2956</v>
       </c>
       <c r="I43">
-        <v>6101</v>
+        <v>3056</v>
       </c>
       <c r="J43" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K43" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L43" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="M43" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
+        <v>76</v>
+      </c>
+      <c r="C44">
+        <v>11789</v>
+      </c>
+      <c r="D44" t="s">
+        <v>29</v>
+      </c>
+      <c r="E44" t="s">
+        <v>30</v>
+      </c>
+      <c r="F44">
+        <v>20000</v>
+      </c>
+      <c r="G44" t="s">
+        <v>31</v>
+      </c>
+      <c r="H44">
+        <v>4655</v>
+      </c>
+      <c r="I44">
+        <v>4755</v>
+      </c>
+      <c r="J44" t="s">
+        <v>54</v>
+      </c>
+      <c r="K44" t="s">
+        <v>55</v>
+      </c>
+      <c r="L44" t="s">
         <v>66</v>
       </c>
-      <c r="C44">
-[...25 lines deleted...]
-      </c>
       <c r="M44" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
+        <v>77</v>
+      </c>
+      <c r="C45">
+        <v>11789</v>
+      </c>
+      <c r="D45" t="s">
+        <v>29</v>
+      </c>
+      <c r="E45" t="s">
+        <v>30</v>
+      </c>
+      <c r="F45">
+        <v>20000</v>
+      </c>
+      <c r="G45" t="s">
+        <v>31</v>
+      </c>
+      <c r="H45">
+        <v>4657</v>
+      </c>
+      <c r="I45">
+        <v>4757</v>
+      </c>
+      <c r="J45" t="s">
+        <v>54</v>
+      </c>
+      <c r="K45" t="s">
+        <v>55</v>
+      </c>
+      <c r="L45" t="s">
+        <v>66</v>
+      </c>
+      <c r="M45" t="s">
         <v>67</v>
-      </c>
-[...31 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="C46">
-        <v>11675</v>
+        <v>11789</v>
       </c>
       <c r="D46" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F46">
-        <v>24444</v>
+        <v>20000</v>
       </c>
       <c r="G46" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H46">
-        <v>3362</v>
+        <v>4661</v>
       </c>
       <c r="I46">
-        <v>3462</v>
+        <v>4761</v>
       </c>
       <c r="J46" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K46" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L46" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="M46" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="C47">
-        <v>11675</v>
+        <v>11807</v>
       </c>
       <c r="D47" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F47">
-        <v>24444</v>
+        <v>10000</v>
       </c>
       <c r="G47" t="s">
+        <v>31</v>
+      </c>
+      <c r="H47">
+        <v>2955</v>
+      </c>
+      <c r="I47">
+        <v>3055</v>
+      </c>
+      <c r="J47" t="s">
+        <v>54</v>
+      </c>
+      <c r="K47" t="s">
+        <v>55</v>
+      </c>
+      <c r="L47" t="s">
         <v>69</v>
       </c>
-      <c r="H47">
-[...13 lines deleted...]
-      </c>
       <c r="M47" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="C48">
-        <v>11675</v>
+        <v>11789</v>
       </c>
       <c r="D48" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E48" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F48">
-        <v>24444</v>
+        <v>20000</v>
       </c>
       <c r="G48" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H48">
-        <v>3369</v>
+        <v>4658</v>
       </c>
       <c r="I48">
-        <v>3469</v>
+        <v>4758</v>
       </c>
       <c r="J48" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K48" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L48" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="M48" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="C49">
-        <v>11675</v>
+        <v>11789</v>
       </c>
       <c r="D49" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E49" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F49">
-        <v>24444</v>
+        <v>20000</v>
       </c>
       <c r="G49" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H49">
-        <v>3365</v>
+        <v>4664</v>
       </c>
       <c r="I49">
-        <v>3465</v>
+        <v>4764</v>
       </c>
       <c r="J49" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K49" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L49" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="M49" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="C50">
-        <v>11675</v>
+        <v>11825</v>
       </c>
       <c r="D50" t="s">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50">
-        <v>24444</v>
+        <v>4444</v>
       </c>
       <c r="G50" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H50">
-        <v>3366</v>
+        <v>33</v>
       </c>
       <c r="I50">
-        <v>3466</v>
+        <v>34</v>
       </c>
       <c r="J50" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K50" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L50" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="M50" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="C51">
-        <v>11675</v>
+        <v>11845</v>
       </c>
       <c r="D51" t="s">
         <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51">
-        <v>24444</v>
+        <v>10833</v>
       </c>
       <c r="G51" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H51">
-        <v>3361</v>
+        <v>2003</v>
       </c>
       <c r="I51">
-        <v>3461</v>
+        <v>2103</v>
       </c>
       <c r="J51" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K51" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L51" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="M51" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="C52">
-        <v>11675</v>
+        <v>11862</v>
       </c>
       <c r="D52" t="s">
         <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52">
-        <v>24444</v>
+        <v>16666</v>
       </c>
       <c r="G52" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H52">
-        <v>3367</v>
+        <v>5056</v>
       </c>
       <c r="I52">
-        <v>3467</v>
+        <v>5156</v>
       </c>
       <c r="J52" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K52" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L52" t="s">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="M52" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="C53">
-        <v>11054</v>
+        <v>11862</v>
       </c>
       <c r="D53" t="s">
         <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53">
-        <v>30000</v>
+        <v>16666</v>
       </c>
       <c r="G53" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="I53">
-        <v>1607</v>
+        <v>5158</v>
       </c>
       <c r="J53" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K53" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L53" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="M53" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="C54">
-        <v>11054</v>
+        <v>11833</v>
       </c>
       <c r="D54" t="s">
         <v>14</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54">
-        <v>30000</v>
+        <v>7500</v>
       </c>
       <c r="G54" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H54">
-        <v>1601</v>
+        <v>1400</v>
       </c>
       <c r="I54">
-        <v>1701</v>
+        <v>1500</v>
       </c>
       <c r="J54" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K54" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L54" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="M54" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="C55">
-        <v>11054</v>
+        <v>11833</v>
       </c>
       <c r="D55" t="s">
         <v>14</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="F55">
-        <v>30000</v>
+        <v>7500</v>
       </c>
       <c r="G55" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H55">
-        <v>1608</v>
+        <v>1401</v>
       </c>
       <c r="I55">
-        <v>1708</v>
+        <v>1501</v>
       </c>
       <c r="J55" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K55" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L55" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="M55" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="C56">
-        <v>11054</v>
+        <v>11833</v>
       </c>
       <c r="D56" t="s">
         <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56">
-        <v>30000</v>
+        <v>7500</v>
       </c>
       <c r="G56" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H56">
-        <v>1603</v>
+        <v>1402</v>
       </c>
       <c r="I56">
-        <v>1703</v>
+        <v>1502</v>
       </c>
       <c r="J56" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K56" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L56" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="M56" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="C57">
-        <v>11054</v>
+        <v>11845</v>
       </c>
       <c r="D57" t="s">
         <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57">
-        <v>30000</v>
+        <v>10833</v>
       </c>
       <c r="G57" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H57">
-        <v>1605</v>
+        <v>2000</v>
       </c>
       <c r="I57">
-        <v>1705</v>
+        <v>2100</v>
       </c>
       <c r="J57" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K57" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L57" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="M57" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="C58">
-        <v>11054</v>
+        <v>11862</v>
       </c>
       <c r="D58" t="s">
         <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="F58">
-        <v>30000</v>
+        <v>16666</v>
       </c>
       <c r="G58" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1602</v>
+        <v>16</v>
       </c>
       <c r="I58">
-        <v>1702</v>
+        <v>5159</v>
       </c>
       <c r="J58" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K58" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L58" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="M58" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="C59">
-        <v>11054</v>
+        <v>11862</v>
       </c>
       <c r="D59" t="s">
         <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="F59">
-        <v>30000</v>
+        <v>16666</v>
       </c>
       <c r="G59" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1609</v>
+        <v>16</v>
       </c>
       <c r="I59">
-        <v>1709</v>
+        <v>5160</v>
       </c>
       <c r="J59" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K59" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L59" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="M59" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C60">
-        <v>11054</v>
+        <v>11862</v>
       </c>
       <c r="D60" t="s">
         <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
       <c r="F60">
-        <v>30000</v>
+        <v>16666</v>
       </c>
       <c r="G60" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H60">
-        <v>1604</v>
+        <v>5055</v>
       </c>
       <c r="I60">
-        <v>1704</v>
+        <v>5155</v>
       </c>
       <c r="J60" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K60" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L60" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="M60" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
+        <v>97</v>
+      </c>
+      <c r="C61">
+        <v>11862</v>
+      </c>
+      <c r="D61" t="s">
+        <v>14</v>
+      </c>
+      <c r="E61" t="s">
+        <v>15</v>
+      </c>
+      <c r="F61">
+        <v>16666</v>
+      </c>
+      <c r="G61" t="s">
+        <v>16</v>
+      </c>
+      <c r="H61">
+        <v>5057</v>
+      </c>
+      <c r="I61">
+        <v>5157</v>
+      </c>
+      <c r="J61" t="s">
+        <v>54</v>
+      </c>
+      <c r="K61" t="s">
+        <v>55</v>
+      </c>
+      <c r="L61" t="s">
         <v>87</v>
-      </c>
-[...28 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M61" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="C62">
-        <v>11054</v>
+        <v>11845</v>
       </c>
       <c r="D62" t="s">
         <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62">
-        <v>30000</v>
+        <v>10833</v>
       </c>
       <c r="G62" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H62">
-        <v>1600</v>
+        <v>2004</v>
       </c>
       <c r="I62">
-        <v>1700</v>
+        <v>2104</v>
       </c>
       <c r="J62" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K62" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L62" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="M62" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="C63">
-        <v>12685</v>
+        <v>11845</v>
       </c>
       <c r="D63" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63">
-        <v>27500</v>
+        <v>10833</v>
       </c>
       <c r="G63" t="s">
         <v>16</v>
       </c>
       <c r="H63">
-        <v>6803</v>
+        <v>2005</v>
       </c>
       <c r="I63">
-        <v>6903</v>
+        <v>2105</v>
       </c>
       <c r="J63" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K63" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L63" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="M63" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="C64">
-        <v>12685</v>
+        <v>11845</v>
       </c>
       <c r="D64" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64">
-        <v>27500</v>
+        <v>10833</v>
       </c>
       <c r="G64" t="s">
         <v>16</v>
       </c>
+      <c r="H64">
+        <v>2002</v>
+      </c>
       <c r="I64">
-        <v>6940</v>
+        <v>2102</v>
       </c>
       <c r="J64" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K64" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L64" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="M64" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="C65">
-        <v>12685</v>
+        <v>11845</v>
       </c>
       <c r="D65" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65">
-        <v>27500</v>
+        <v>10833</v>
       </c>
       <c r="G65" t="s">
         <v>16</v>
       </c>
       <c r="H65">
-        <v>6824</v>
+        <v>2001</v>
       </c>
       <c r="I65">
-        <v>6924</v>
+        <v>2101</v>
       </c>
       <c r="J65" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K65" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L65" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="M65" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="C66">
-        <v>12685</v>
+        <v>11880</v>
       </c>
       <c r="D66" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F66">
-        <v>27500</v>
+        <v>20000</v>
       </c>
       <c r="G66" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>6823</v>
+        <v>31</v>
       </c>
       <c r="I66">
-        <v>6923</v>
+        <v>4213</v>
       </c>
       <c r="J66" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K66" t="s">
         <v>18</v>
       </c>
       <c r="L66" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="M66" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="C67">
-        <v>12685</v>
+        <v>11853</v>
       </c>
       <c r="D67" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E67" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F67">
-        <v>27500</v>
+        <v>25000</v>
       </c>
       <c r="G67" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H67">
-        <v>6815</v>
+        <v>3811</v>
       </c>
       <c r="I67">
-        <v>6915</v>
+        <v>3911</v>
       </c>
       <c r="J67" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K67" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L67" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="M67" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="C68">
-        <v>12685</v>
+        <v>11853</v>
       </c>
       <c r="D68" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F68">
-        <v>27500</v>
+        <v>25000</v>
       </c>
       <c r="G68" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H68">
-        <v>6827</v>
+        <v>3810</v>
       </c>
       <c r="I68">
-        <v>6927</v>
+        <v>3910</v>
       </c>
       <c r="J68" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K68" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L68" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="M68" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="C69">
-        <v>12685</v>
+        <v>11880</v>
       </c>
       <c r="D69" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E69" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F69">
-        <v>27500</v>
+        <v>20000</v>
       </c>
       <c r="G69" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H69">
-        <v>6819</v>
+        <v>4138</v>
       </c>
       <c r="I69">
-        <v>6919</v>
+        <v>4238</v>
       </c>
       <c r="J69" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K69" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L69" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="M69" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="C70">
-        <v>12685</v>
+        <v>11880</v>
       </c>
       <c r="D70" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E70" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F70">
-        <v>27500</v>
+        <v>20000</v>
       </c>
       <c r="G70" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H70">
-        <v>6813</v>
+        <v>4136</v>
       </c>
       <c r="I70">
-        <v>6913</v>
+        <v>4236</v>
       </c>
       <c r="J70" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K70" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L70" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="M70" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>99</v>
+        <v>74</v>
       </c>
       <c r="C71">
-        <v>12685</v>
+        <v>11880</v>
       </c>
       <c r="D71" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F71">
-        <v>27500</v>
+        <v>20000</v>
       </c>
       <c r="G71" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H71">
-        <v>6806</v>
+        <v>4137</v>
       </c>
       <c r="I71">
-        <v>6906</v>
+        <v>4237</v>
       </c>
       <c r="J71" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K71" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L71" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="M71" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="C72">
-        <v>12685</v>
+        <v>11853</v>
       </c>
       <c r="D72" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F72">
-        <v>27500</v>
+        <v>25000</v>
       </c>
       <c r="G72" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H72">
-        <v>6800</v>
+        <v>3802</v>
       </c>
       <c r="I72">
-        <v>6900</v>
+        <v>3902</v>
       </c>
       <c r="J72" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K72" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L72" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="M72" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="C73">
-        <v>12685</v>
+        <v>11853</v>
       </c>
       <c r="D73" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F73">
-        <v>27500</v>
+        <v>25000</v>
       </c>
       <c r="G73" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H73">
-        <v>6821</v>
+        <v>3804</v>
       </c>
       <c r="I73">
-        <v>6921</v>
+        <v>3904</v>
       </c>
       <c r="J73" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K73" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L73" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="M73" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="C74">
-        <v>12685</v>
+        <v>11853</v>
       </c>
       <c r="D74" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F74">
-        <v>27500</v>
+        <v>25000</v>
       </c>
       <c r="G74" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H74">
-        <v>6814</v>
+        <v>3814</v>
       </c>
       <c r="I74">
-        <v>6914</v>
+        <v>3914</v>
       </c>
       <c r="J74" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K74" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L74" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="M74" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="C75">
-        <v>12685</v>
+        <v>11853</v>
       </c>
       <c r="D75" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E75" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F75">
-        <v>27500</v>
+        <v>25000</v>
       </c>
       <c r="G75" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H75">
-        <v>6810</v>
+        <v>3807</v>
       </c>
       <c r="I75">
-        <v>6910</v>
+        <v>3907</v>
       </c>
       <c r="J75" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K75" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L75" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="M75" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="C76">
-        <v>12685</v>
+        <v>11853</v>
       </c>
       <c r="D76" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E76" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F76">
-        <v>27500</v>
+        <v>25000</v>
       </c>
       <c r="G76" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H76">
-        <v>6805</v>
+        <v>3805</v>
       </c>
       <c r="I76">
-        <v>6905</v>
+        <v>3905</v>
       </c>
       <c r="J76" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K76" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L76" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="M76" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="C77">
-        <v>12685</v>
+        <v>11880</v>
       </c>
       <c r="D77" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F77">
-        <v>27500</v>
+        <v>20000</v>
       </c>
       <c r="G77" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>6804</v>
+        <v>31</v>
       </c>
       <c r="I77">
-        <v>6904</v>
+        <v>4226</v>
       </c>
       <c r="J77" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K77" t="s">
         <v>18</v>
       </c>
       <c r="L77" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="M77" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="C78">
-        <v>12685</v>
+        <v>11853</v>
       </c>
       <c r="D78" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F78">
-        <v>27500</v>
+        <v>25000</v>
       </c>
       <c r="G78" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H78">
-        <v>6817</v>
+        <v>3802</v>
       </c>
       <c r="I78">
-        <v>6917</v>
+        <v>3902</v>
       </c>
       <c r="J78" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K78" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L78" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="M78" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="C79">
-        <v>12685</v>
+        <v>11853</v>
       </c>
       <c r="D79" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F79">
-        <v>27500</v>
+        <v>25000</v>
       </c>
       <c r="G79" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H79">
-        <v>6828</v>
+        <v>3806</v>
       </c>
       <c r="I79">
-        <v>6928</v>
+        <v>3906</v>
       </c>
       <c r="J79" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K79" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L79" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="M79" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="C80">
-        <v>12685</v>
+        <v>11880</v>
       </c>
       <c r="D80" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E80" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F80">
-        <v>27500</v>
+        <v>20000</v>
       </c>
       <c r="G80" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H80">
-        <v>6801</v>
+        <v>4102</v>
       </c>
       <c r="I80">
-        <v>6901</v>
+        <v>4202</v>
       </c>
       <c r="J80" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K80" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L80" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="M80" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="C81">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D81" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F81">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G81" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1254</v>
+        <v>31</v>
       </c>
       <c r="I81">
-        <v>1354</v>
+        <v>4206</v>
       </c>
       <c r="J81" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K81" t="s">
         <v>18</v>
       </c>
       <c r="L81" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M81" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="C82">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D82" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E82" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F82">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G82" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1264</v>
+        <v>31</v>
       </c>
       <c r="I82">
-        <v>1364</v>
+        <v>4224</v>
       </c>
       <c r="J82" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K82" t="s">
         <v>18</v>
       </c>
       <c r="L82" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M82" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="C83">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D83" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E83" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F83">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G83" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1263</v>
+        <v>31</v>
       </c>
       <c r="I83">
-        <v>1363</v>
+        <v>4217</v>
       </c>
       <c r="J83" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K83" t="s">
         <v>18</v>
       </c>
       <c r="L83" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M83" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C84">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D84" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F84">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G84" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1261</v>
+        <v>31</v>
       </c>
       <c r="I84">
-        <v>1361</v>
+        <v>4220</v>
       </c>
       <c r="J84" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K84" t="s">
         <v>18</v>
       </c>
       <c r="L84" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M84" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="C85">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D85" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E85" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F85">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G85" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1258</v>
+        <v>31</v>
       </c>
       <c r="I85">
-        <v>1358</v>
+        <v>4208</v>
       </c>
       <c r="J85" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K85" t="s">
         <v>18</v>
       </c>
       <c r="L85" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M85" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C86">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D86" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F86">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G86" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1260</v>
+        <v>31</v>
       </c>
       <c r="I86">
-        <v>1360</v>
+        <v>4205</v>
       </c>
       <c r="J86" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K86" t="s">
         <v>18</v>
       </c>
       <c r="L86" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M86" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="C87">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D87" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E87" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F87">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G87" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1250</v>
+        <v>31</v>
       </c>
       <c r="I87">
-        <v>1350</v>
+        <v>4218</v>
       </c>
       <c r="J87" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K87" t="s">
         <v>18</v>
       </c>
       <c r="L87" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M87" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="C88">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D88" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E88" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F88">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G88" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H88">
-        <v>1255</v>
+        <v>4129</v>
       </c>
       <c r="I88">
-        <v>1355</v>
+        <v>4229</v>
       </c>
       <c r="J88" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K88" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L88" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M88" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="C89">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D89" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F89">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G89" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1251</v>
+        <v>31</v>
       </c>
       <c r="I89">
-        <v>1351</v>
+        <v>4215</v>
       </c>
       <c r="J89" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K89" t="s">
         <v>18</v>
       </c>
       <c r="L89" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M89" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="C90">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D90" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E90" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F90">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G90" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1256</v>
+        <v>31</v>
       </c>
       <c r="I90">
-        <v>1356</v>
+        <v>4210</v>
       </c>
       <c r="J90" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K90" t="s">
         <v>18</v>
       </c>
       <c r="L90" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M90" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="C91">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D91" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E91" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F91">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G91" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1252</v>
+        <v>31</v>
       </c>
       <c r="I91">
-        <v>1352</v>
+        <v>4209</v>
       </c>
       <c r="J91" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K91" t="s">
         <v>18</v>
       </c>
       <c r="L91" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M91" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="C92">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D92" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E92" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F92">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G92" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1262</v>
+        <v>31</v>
       </c>
       <c r="I92">
-        <v>1362</v>
+        <v>4211</v>
       </c>
       <c r="J92" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K92" t="s">
         <v>18</v>
       </c>
       <c r="L92" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M92" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="C93">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D93" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E93" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F93">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G93" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>31</v>
       </c>
       <c r="I93">
-        <v>1353</v>
+        <v>4212</v>
       </c>
       <c r="J93" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K93" t="s">
         <v>18</v>
       </c>
       <c r="L93" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M93" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="C94">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D94" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E94" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F94">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G94" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1259</v>
+        <v>31</v>
       </c>
       <c r="I94">
-        <v>1359</v>
+        <v>4222</v>
       </c>
       <c r="J94" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K94" t="s">
         <v>18</v>
       </c>
       <c r="L94" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M94" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C95">
-        <v>11012</v>
+        <v>11880</v>
       </c>
       <c r="D95" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E95" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F95">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G95" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1257</v>
+        <v>31</v>
       </c>
       <c r="I95">
-        <v>1357</v>
+        <v>4207</v>
       </c>
       <c r="J95" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K95" t="s">
         <v>18</v>
       </c>
       <c r="L95" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="M95" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="C96">
-        <v>11053</v>
+        <v>11880</v>
       </c>
       <c r="D96" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F96">
-        <v>8000</v>
+        <v>20000</v>
       </c>
       <c r="G96" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="I96">
-        <v>2228</v>
+        <v>4214</v>
       </c>
       <c r="J96" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K96" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L96" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="M96" t="s">
-        <v>128</v>
+        <v>67</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C97">
-        <v>11053</v>
+        <v>11880</v>
       </c>
       <c r="D97" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E97" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F97">
-        <v>8000</v>
+        <v>20000</v>
       </c>
       <c r="G97" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>2132</v>
+        <v>31</v>
       </c>
       <c r="I97">
-        <v>2232</v>
+        <v>4223</v>
       </c>
       <c r="J97" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K97" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L97" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="M97" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C98">
-        <v>11053</v>
+        <v>11880</v>
       </c>
       <c r="D98" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F98">
-        <v>8000</v>
+        <v>20000</v>
       </c>
       <c r="G98" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>2126</v>
+        <v>31</v>
       </c>
       <c r="I98">
-        <v>2226</v>
+        <v>4221</v>
       </c>
       <c r="J98" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K98" t="s">
         <v>18</v>
       </c>
       <c r="L98" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="M98" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C99">
-        <v>11053</v>
+        <v>11880</v>
       </c>
       <c r="D99" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E99" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F99">
-        <v>8000</v>
+        <v>20000</v>
       </c>
       <c r="G99" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H99">
+        <v>4101</v>
       </c>
       <c r="I99">
-        <v>2227</v>
+        <v>4201</v>
       </c>
       <c r="J99" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K99" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L99" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="M99" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C100">
-        <v>11053</v>
+        <v>11880</v>
       </c>
       <c r="D100" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E100" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F100">
-        <v>8000</v>
+        <v>20000</v>
       </c>
       <c r="G100" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>2131</v>
+        <v>31</v>
       </c>
       <c r="I100">
-        <v>2231</v>
+        <v>4225</v>
       </c>
       <c r="J100" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K100" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L100" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="M100" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C101">
-        <v>11053</v>
+        <v>11880</v>
       </c>
       <c r="D101" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E101" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F101">
-        <v>8000</v>
+        <v>20000</v>
       </c>
       <c r="G101" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>2125</v>
+        <v>31</v>
       </c>
       <c r="I101">
-        <v>2225</v>
+        <v>4219</v>
       </c>
       <c r="J101" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K101" t="s">
         <v>18</v>
       </c>
       <c r="L101" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="M101" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C102">
-        <v>11096</v>
+        <v>11880</v>
       </c>
       <c r="D102" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F102">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G102" t="s">
-        <v>135</v>
+        <v>31</v>
+      </c>
+      <c r="H102">
+        <v>4103</v>
       </c>
       <c r="I102">
-        <v>1016</v>
+        <v>4203</v>
       </c>
       <c r="J102" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K102" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L102" t="s">
-        <v>136</v>
+        <v>103</v>
       </c>
       <c r="M102" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C103">
-        <v>11096</v>
+        <v>11880</v>
       </c>
       <c r="D103" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E103" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F103">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G103" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="I103">
-        <v>1216</v>
+        <v>4216</v>
       </c>
       <c r="J103" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K103" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L103" t="s">
-        <v>136</v>
+        <v>103</v>
       </c>
       <c r="M103" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="C104">
-        <v>11096</v>
+        <v>11880</v>
       </c>
       <c r="D104" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E104" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F104">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G104" t="s">
-        <v>135</v>
+        <v>31</v>
+      </c>
+      <c r="H104">
+        <v>4100</v>
       </c>
       <c r="I104">
-        <v>915</v>
+        <v>4200</v>
       </c>
       <c r="J104" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K104" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L104" t="s">
-        <v>136</v>
+        <v>103</v>
       </c>
       <c r="M104" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C105">
-        <v>11096</v>
+        <v>11880</v>
       </c>
       <c r="D105" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F105">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G105" t="s">
-        <v>135</v>
+        <v>31</v>
+      </c>
+      <c r="H105">
+        <v>4131</v>
       </c>
       <c r="I105">
-        <v>816</v>
+        <v>4231</v>
       </c>
       <c r="J105" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K105" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L105" t="s">
-        <v>136</v>
+        <v>103</v>
       </c>
       <c r="M105" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C106">
-        <v>11096</v>
+        <v>11880</v>
       </c>
       <c r="D106" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E106" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F106">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G106" t="s">
-        <v>135</v>
+        <v>31</v>
+      </c>
+      <c r="H106">
+        <v>4131</v>
       </c>
       <c r="I106">
-        <v>1017</v>
+        <v>4231</v>
       </c>
       <c r="J106" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K106" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L106" t="s">
-        <v>136</v>
+        <v>103</v>
       </c>
       <c r="M106" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C107">
-        <v>11096</v>
+        <v>11880</v>
       </c>
       <c r="D107" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E107" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F107">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G107" t="s">
-        <v>135</v>
+        <v>31</v>
+      </c>
+      <c r="H107">
+        <v>4103</v>
       </c>
       <c r="I107">
-        <v>1215</v>
+        <v>4203</v>
       </c>
       <c r="J107" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K107" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L107" t="s">
-        <v>136</v>
+        <v>103</v>
       </c>
       <c r="M107" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C108">
-        <v>11096</v>
+        <v>11880</v>
       </c>
       <c r="D108" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E108" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F108">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="G108" t="s">
-        <v>135</v>
+        <v>31</v>
+      </c>
+      <c r="H108">
+        <v>4100</v>
       </c>
       <c r="I108">
-        <v>1315</v>
+        <v>4200</v>
       </c>
       <c r="J108" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K108" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L108" t="s">
-        <v>136</v>
+        <v>103</v>
       </c>
       <c r="M108" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="C109">
-        <v>11096</v>
+        <v>11853</v>
       </c>
       <c r="D109" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F109">
-        <v>30000</v>
+        <v>25000</v>
       </c>
       <c r="G109" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H109">
-        <v>712</v>
+        <v>3811</v>
       </c>
       <c r="I109">
-        <v>713</v>
+        <v>3911</v>
       </c>
       <c r="J109" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K109" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L109" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
       <c r="M109" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C110">
-        <v>11096</v>
+        <v>11901</v>
       </c>
       <c r="D110" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E110" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F110">
-        <v>30000</v>
+        <v>12500</v>
       </c>
       <c r="G110" t="s">
-        <v>135</v>
+        <v>16</v>
+      </c>
+      <c r="H110">
+        <v>4300</v>
       </c>
       <c r="I110">
-        <v>815</v>
+        <v>4400</v>
       </c>
       <c r="J110" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K110" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L110" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="M110" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C111">
-        <v>11096</v>
+        <v>11887</v>
       </c>
       <c r="D111" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E111" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F111">
-        <v>30000</v>
+        <v>10833</v>
       </c>
       <c r="G111" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H111">
-        <v>912</v>
+        <v>2850</v>
       </c>
       <c r="I111">
-        <v>913</v>
+        <v>2950</v>
       </c>
       <c r="J111" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K111" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L111" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="M111" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
+        <v>149</v>
+      </c>
+      <c r="C112">
+        <v>11901</v>
+      </c>
+      <c r="D112" t="s">
+        <v>14</v>
+      </c>
+      <c r="E112" t="s">
+        <v>53</v>
+      </c>
+      <c r="F112">
+        <v>12500</v>
+      </c>
+      <c r="G112" t="s">
+        <v>16</v>
+      </c>
+      <c r="H112">
+        <v>4301</v>
+      </c>
+      <c r="I112">
+        <v>4401</v>
+      </c>
+      <c r="J112" t="s">
+        <v>54</v>
+      </c>
+      <c r="K112" t="s">
+        <v>55</v>
+      </c>
+      <c r="L112" t="s">
         <v>146</v>
-      </c>
-[...25 lines deleted...]
-        <v>136</v>
       </c>
       <c r="M112" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C113">
-        <v>11096</v>
+        <v>11958</v>
       </c>
       <c r="D113" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E113" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F113">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G113" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="I113">
-        <v>1018</v>
+        <v>1628</v>
       </c>
       <c r="J113" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K113" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L113" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="M113" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C114">
-        <v>11096</v>
+        <v>11958</v>
       </c>
       <c r="D114" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E114" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F114">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G114" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H114">
+        <v>1500</v>
       </c>
       <c r="I114">
-        <v>1117</v>
+        <v>1600</v>
       </c>
       <c r="J114" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K114" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L114" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="M114" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C115">
-        <v>11096</v>
+        <v>11958</v>
       </c>
       <c r="D115" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E115" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F115">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G115" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="I115">
-        <v>1115</v>
+        <v>1629</v>
       </c>
       <c r="J115" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K115" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L115" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="M115" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="C116">
-        <v>11096</v>
+        <v>11958</v>
       </c>
       <c r="D116" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E116" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F116">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G116" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H116">
-        <v>1312</v>
+        <v>1525</v>
       </c>
       <c r="I116">
-        <v>1313</v>
+        <v>1625</v>
       </c>
       <c r="J116" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K116" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L116" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="M116" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
+        <v>156</v>
+      </c>
+      <c r="C117">
+        <v>11958</v>
+      </c>
+      <c r="D117" t="s">
+        <v>14</v>
+      </c>
+      <c r="E117" t="s">
+        <v>53</v>
+      </c>
+      <c r="F117">
+        <v>27500</v>
+      </c>
+      <c r="G117" t="s">
         <v>151</v>
       </c>
-      <c r="C117">
-[...13 lines deleted...]
-      </c>
       <c r="H117">
-        <v>812</v>
+        <v>1507</v>
       </c>
       <c r="I117">
-        <v>813</v>
+        <v>1607</v>
       </c>
       <c r="J117" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K117" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L117" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="M117" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
+        <v>157</v>
+      </c>
+      <c r="C118">
+        <v>11958</v>
+      </c>
+      <c r="D118" t="s">
+        <v>14</v>
+      </c>
+      <c r="E118" t="s">
+        <v>53</v>
+      </c>
+      <c r="F118">
+        <v>27500</v>
+      </c>
+      <c r="G118" t="s">
+        <v>151</v>
+      </c>
+      <c r="I118">
+        <v>1616</v>
+      </c>
+      <c r="J118" t="s">
+        <v>54</v>
+      </c>
+      <c r="K118" t="s">
+        <v>18</v>
+      </c>
+      <c r="L118" t="s">
         <v>152</v>
-      </c>
-[...28 lines deleted...]
-        <v>136</v>
       </c>
       <c r="M118" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C119">
-        <v>11096</v>
+        <v>11958</v>
       </c>
       <c r="D119" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E119" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F119">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G119" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="I119">
-        <v>1217</v>
+        <v>1612</v>
       </c>
       <c r="J119" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K119" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L119" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="M119" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C120">
-        <v>11096</v>
+        <v>11958</v>
       </c>
       <c r="D120" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E120" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F120">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G120" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H120">
+        <v>1502</v>
       </c>
       <c r="I120">
-        <v>1317</v>
+        <v>1602</v>
       </c>
       <c r="J120" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K120" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L120" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>152</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C121">
-        <v>11096</v>
+        <v>11958</v>
       </c>
       <c r="D121" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E121" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F121">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G121" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>1212</v>
+        <v>151</v>
       </c>
       <c r="I121">
-        <v>1213</v>
+        <v>1623</v>
       </c>
       <c r="J121" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K121" t="s">
         <v>18</v>
       </c>
       <c r="L121" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="M121" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C122">
-        <v>11096</v>
+        <v>11958</v>
       </c>
       <c r="D122" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E122" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F122">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G122" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>1412</v>
+        <v>151</v>
       </c>
       <c r="I122">
-        <v>1413</v>
+        <v>1609</v>
       </c>
       <c r="J122" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K122" t="s">
         <v>18</v>
       </c>
       <c r="L122" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="M122" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C123">
-        <v>11096</v>
+        <v>11958</v>
       </c>
       <c r="D123" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E123" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F123">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G123" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>1112</v>
+        <v>151</v>
       </c>
       <c r="I123">
-        <v>1113</v>
+        <v>1611</v>
       </c>
       <c r="J123" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K123" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L123" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="M123" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C124">
-        <v>11096</v>
+        <v>11958</v>
       </c>
       <c r="D124" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E124" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F124">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G124" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="I124">
-        <v>1316</v>
+        <v>1614</v>
       </c>
       <c r="J124" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K124" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L124" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="M124" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C125">
-        <v>11096</v>
+        <v>11958</v>
       </c>
       <c r="D125" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E125" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F125">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G125" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>612</v>
+        <v>151</v>
       </c>
       <c r="I125">
-        <v>613</v>
+        <v>1627</v>
       </c>
       <c r="J125" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K125" t="s">
         <v>18</v>
       </c>
       <c r="L125" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="M125" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C126">
-        <v>11096</v>
+        <v>11958</v>
       </c>
       <c r="D126" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E126" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F126">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G126" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H126">
-        <v>512</v>
+        <v>1501</v>
       </c>
       <c r="I126">
-        <v>513</v>
+        <v>1601</v>
       </c>
       <c r="J126" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K126" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L126" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="M126" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C127">
-        <v>11096</v>
+        <v>11958</v>
       </c>
       <c r="D127" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E127" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F127">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G127" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="I127">
-        <v>917</v>
+        <v>1617</v>
       </c>
       <c r="J127" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="K127" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L127" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="M127" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>86</v>
+        <v>167</v>
       </c>
       <c r="C128">
-        <v>11794</v>
+        <v>11958</v>
       </c>
       <c r="D128" t="s">
         <v>14</v>
       </c>
       <c r="E128" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="F128">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G128" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H128">
-        <v>1604</v>
+        <v>1506</v>
       </c>
       <c r="I128">
-        <v>1704</v>
+        <v>1606</v>
       </c>
       <c r="J128" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K128" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L128" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="M128" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>80</v>
+        <v>168</v>
       </c>
       <c r="C129">
-        <v>11794</v>
+        <v>11958</v>
       </c>
       <c r="D129" t="s">
         <v>14</v>
       </c>
       <c r="E129" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="F129">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G129" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1601</v>
+        <v>151</v>
       </c>
       <c r="I129">
-        <v>1701</v>
+        <v>1615</v>
       </c>
       <c r="J129" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K129" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L129" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="M129" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>81</v>
+        <v>169</v>
       </c>
       <c r="C130">
-        <v>11794</v>
+        <v>11958</v>
       </c>
       <c r="D130" t="s">
         <v>14</v>
       </c>
       <c r="E130" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="F130">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G130" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1608</v>
+        <v>151</v>
       </c>
       <c r="I130">
-        <v>1708</v>
+        <v>1613</v>
       </c>
       <c r="J130" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K130" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L130" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="M130" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C131">
-        <v>11794</v>
+        <v>11958</v>
       </c>
       <c r="D131" t="s">
         <v>14</v>
       </c>
       <c r="E131" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="F131">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G131" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1630</v>
+        <v>151</v>
       </c>
       <c r="I131">
-        <v>1730</v>
+        <v>1620</v>
       </c>
       <c r="J131" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K131" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L131" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="M131" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C132">
-        <v>11794</v>
+        <v>11958</v>
       </c>
       <c r="D132" t="s">
         <v>14</v>
       </c>
       <c r="E132" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="F132">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G132" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1629</v>
+        <v>151</v>
       </c>
       <c r="I132">
-        <v>1729</v>
+        <v>1608</v>
       </c>
       <c r="J132" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K132" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L132" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="M132" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C133">
-        <v>11767</v>
+        <v>11958</v>
       </c>
       <c r="D133" t="s">
         <v>14</v>
       </c>
       <c r="E133" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="F133">
-        <v>15000</v>
+        <v>27500</v>
       </c>
       <c r="G133" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4855</v>
+        <v>151</v>
       </c>
       <c r="I133">
-        <v>4955</v>
+        <v>1626</v>
       </c>
       <c r="J133" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K133" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
       <c r="L133" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="M133" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>82</v>
+        <v>173</v>
       </c>
       <c r="C134">
-        <v>11794</v>
+        <v>11958</v>
       </c>
       <c r="D134" t="s">
         <v>14</v>
       </c>
       <c r="E134" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="F134">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G134" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1603</v>
+        <v>151</v>
       </c>
       <c r="I134">
-        <v>1703</v>
+        <v>1621</v>
       </c>
       <c r="J134" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K134" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L134" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="M134" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>88</v>
+        <v>174</v>
       </c>
       <c r="C135">
-        <v>11794</v>
+        <v>11958</v>
       </c>
       <c r="D135" t="s">
         <v>14</v>
       </c>
       <c r="E135" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="F135">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G135" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1600</v>
+        <v>151</v>
       </c>
       <c r="I135">
-        <v>1700</v>
+        <v>1610</v>
       </c>
       <c r="J135" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K135" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L135" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="M135" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C136">
-        <v>11789</v>
+        <v>11958</v>
       </c>
       <c r="D136" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E136" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F136">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G136" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4666</v>
+        <v>151</v>
       </c>
       <c r="I136">
-        <v>4766</v>
+        <v>1619</v>
       </c>
       <c r="J136" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K136" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L136" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="M136" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C137">
-        <v>11789</v>
+        <v>11958</v>
       </c>
       <c r="D137" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E137" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F137">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G137" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H137">
-        <v>4663</v>
+        <v>1503</v>
       </c>
       <c r="I137">
-        <v>4763</v>
+        <v>1603</v>
       </c>
       <c r="J137" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K137" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L137" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="M137" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C138">
-        <v>11789</v>
+        <v>11977</v>
       </c>
       <c r="D138" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E138" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F138">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G138" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4667</v>
+        <v>151</v>
       </c>
       <c r="I138">
-        <v>4767</v>
+        <v>263</v>
       </c>
       <c r="J138" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K138" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L138" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="M138" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="C139">
-        <v>11789</v>
+        <v>11977</v>
       </c>
       <c r="D139" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E139" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F139">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G139" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4654</v>
+        <v>151</v>
       </c>
       <c r="I139">
-        <v>4754</v>
+        <v>267</v>
       </c>
       <c r="J139" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K139" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L139" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="M139" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C140">
-        <v>11789</v>
+        <v>11977</v>
       </c>
       <c r="D140" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E140" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F140">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G140" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4662</v>
+        <v>151</v>
       </c>
       <c r="I140">
-        <v>4762</v>
+        <v>261</v>
       </c>
       <c r="J140" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K140" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L140" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="M140" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="C141">
-        <v>11789</v>
+        <v>11977</v>
       </c>
       <c r="D141" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E141" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F141">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G141" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4661</v>
+        <v>151</v>
       </c>
       <c r="I141">
-        <v>4761</v>
+        <v>257</v>
       </c>
       <c r="J141" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K141" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L141" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="M141" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="C142">
-        <v>11789</v>
+        <v>11977</v>
       </c>
       <c r="D142" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E142" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F142">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G142" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4655</v>
+        <v>151</v>
       </c>
       <c r="I142">
-        <v>4755</v>
+        <v>259</v>
       </c>
       <c r="J142" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K142" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L142" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="M142" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
+        <v>183</v>
+      </c>
+      <c r="C143">
+        <v>11977</v>
+      </c>
+      <c r="D143" t="s">
+        <v>29</v>
+      </c>
+      <c r="E143" t="s">
+        <v>53</v>
+      </c>
+      <c r="F143">
+        <v>27500</v>
+      </c>
+      <c r="G143" t="s">
+        <v>151</v>
+      </c>
+      <c r="I143">
+        <v>265</v>
+      </c>
+      <c r="J143" t="s">
+        <v>54</v>
+      </c>
+      <c r="K143" t="s">
+        <v>18</v>
+      </c>
+      <c r="L143" t="s">
         <v>178</v>
       </c>
-      <c r="C143">
-[...28 lines deleted...]
-      </c>
       <c r="M143" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C144">
-        <v>11789</v>
+        <v>11977</v>
       </c>
       <c r="D144" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E144" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F144">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G144" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4657</v>
+        <v>151</v>
       </c>
       <c r="I144">
-        <v>4757</v>
+        <v>255</v>
       </c>
       <c r="J144" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K144" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L144" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="M144" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="C145">
-        <v>11789</v>
+        <v>11996</v>
       </c>
       <c r="D145" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E145" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F145">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G145" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H145">
-        <v>4664</v>
+        <v>6816</v>
       </c>
       <c r="I145">
-        <v>4764</v>
+        <v>6916</v>
       </c>
       <c r="J145" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K145" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L145" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="M145" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="C146">
-        <v>11789</v>
+        <v>11996</v>
       </c>
       <c r="D146" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E146" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F146">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G146" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H146">
-        <v>4658</v>
+        <v>6809</v>
       </c>
       <c r="I146">
-        <v>4758</v>
+        <v>6909</v>
       </c>
       <c r="J146" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K146" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L146" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="M146" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C147">
-        <v>11837</v>
+        <v>11996</v>
       </c>
       <c r="D147" t="s">
         <v>14</v>
       </c>
       <c r="E147" t="s">
         <v>15</v>
       </c>
       <c r="F147">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G147" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H147">
-        <v>7507</v>
+        <v>6813</v>
       </c>
       <c r="I147">
-        <v>7607</v>
+        <v>6913</v>
       </c>
       <c r="J147" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K147" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L147" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M147" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="C148">
-        <v>11837</v>
+        <v>11996</v>
       </c>
       <c r="D148" t="s">
         <v>14</v>
       </c>
       <c r="E148" t="s">
         <v>15</v>
       </c>
       <c r="F148">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G148" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H148">
-        <v>7513</v>
+        <v>6814</v>
       </c>
       <c r="I148">
-        <v>7613</v>
+        <v>6914</v>
       </c>
       <c r="J148" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K148" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L148" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M148" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="C149">
-        <v>11837</v>
+        <v>11996</v>
       </c>
       <c r="D149" t="s">
         <v>14</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
       <c r="F149">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G149" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H149">
-        <v>7510</v>
+        <v>6819</v>
       </c>
       <c r="I149">
-        <v>7610</v>
+        <v>6919</v>
       </c>
       <c r="J149" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K149" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L149" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M149" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
+        <v>191</v>
+      </c>
+      <c r="C150">
+        <v>11996</v>
+      </c>
+      <c r="D150" t="s">
+        <v>14</v>
+      </c>
+      <c r="E150" t="s">
+        <v>15</v>
+      </c>
+      <c r="F150">
+        <v>27500</v>
+      </c>
+      <c r="G150" t="s">
+        <v>31</v>
+      </c>
+      <c r="H150">
+        <v>6812</v>
+      </c>
+      <c r="I150">
+        <v>6912</v>
+      </c>
+      <c r="J150" t="s">
+        <v>54</v>
+      </c>
+      <c r="K150" t="s">
+        <v>32</v>
+      </c>
+      <c r="L150" t="s">
         <v>186</v>
-      </c>
-[...28 lines deleted...]
-        <v>183</v>
       </c>
       <c r="M150" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C151">
-        <v>11837</v>
+        <v>11996</v>
       </c>
       <c r="D151" t="s">
         <v>14</v>
       </c>
       <c r="E151" t="s">
         <v>15</v>
       </c>
       <c r="F151">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G151" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H151">
-        <v>7515</v>
+        <v>6801</v>
       </c>
       <c r="I151">
-        <v>7615</v>
+        <v>6901</v>
       </c>
       <c r="J151" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K151" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L151" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M151" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="C152">
-        <v>11837</v>
+        <v>11996</v>
       </c>
       <c r="D152" t="s">
         <v>14</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
       <c r="F152">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G152" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H152">
-        <v>7512</v>
+        <v>6808</v>
       </c>
       <c r="I152">
-        <v>7612</v>
+        <v>6908</v>
       </c>
       <c r="J152" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K152" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L152" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M152" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="C153">
-        <v>11837</v>
+        <v>11996</v>
       </c>
       <c r="D153" t="s">
         <v>14</v>
       </c>
       <c r="E153" t="s">
         <v>15</v>
       </c>
       <c r="F153">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G153" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H153">
-        <v>7511</v>
+        <v>6805</v>
       </c>
       <c r="I153">
-        <v>7611</v>
+        <v>6905</v>
       </c>
       <c r="J153" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K153" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L153" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M153" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>129</v>
+        <v>195</v>
       </c>
       <c r="C154">
-        <v>11837</v>
+        <v>11996</v>
       </c>
       <c r="D154" t="s">
         <v>14</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
       <c r="F154">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G154" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H154">
-        <v>7520</v>
+        <v>6820</v>
       </c>
       <c r="I154">
-        <v>7620</v>
+        <v>6920</v>
       </c>
       <c r="J154" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K154" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L154" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M154" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C155">
-        <v>11837</v>
+        <v>11996</v>
       </c>
       <c r="D155" t="s">
         <v>14</v>
       </c>
       <c r="E155" t="s">
         <v>15</v>
       </c>
       <c r="F155">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G155" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H155">
-        <v>7521</v>
+        <v>6806</v>
       </c>
       <c r="I155">
-        <v>7621</v>
+        <v>6906</v>
       </c>
       <c r="J155" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K155" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L155" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M155" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>59</v>
+        <v>197</v>
       </c>
       <c r="C156">
-        <v>11837</v>
+        <v>11996</v>
       </c>
       <c r="D156" t="s">
         <v>14</v>
       </c>
       <c r="E156" t="s">
         <v>15</v>
       </c>
       <c r="F156">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G156" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H156">
-        <v>7500</v>
+        <v>6818</v>
       </c>
       <c r="I156">
-        <v>7600</v>
+        <v>6918</v>
       </c>
       <c r="J156" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K156" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L156" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M156" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="C157">
-        <v>11837</v>
+        <v>11996</v>
       </c>
       <c r="D157" t="s">
         <v>14</v>
       </c>
       <c r="E157" t="s">
         <v>15</v>
       </c>
       <c r="F157">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G157" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H157">
-        <v>7517</v>
+        <v>6811</v>
       </c>
       <c r="I157">
-        <v>7617</v>
+        <v>6911</v>
       </c>
       <c r="J157" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K157" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L157" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M157" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="C158">
-        <v>11837</v>
+        <v>11996</v>
       </c>
       <c r="D158" t="s">
         <v>14</v>
       </c>
       <c r="E158" t="s">
         <v>15</v>
       </c>
       <c r="F158">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G158" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H158">
-        <v>7501</v>
+        <v>6817</v>
       </c>
       <c r="I158">
-        <v>7601</v>
+        <v>6917</v>
       </c>
       <c r="J158" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K158" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L158" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M158" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="C159">
-        <v>11837</v>
+        <v>11996</v>
       </c>
       <c r="D159" t="s">
         <v>14</v>
       </c>
       <c r="E159" t="s">
         <v>15</v>
       </c>
       <c r="F159">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G159" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H159">
-        <v>7514</v>
+        <v>6815</v>
       </c>
       <c r="I159">
-        <v>7614</v>
+        <v>6915</v>
       </c>
       <c r="J159" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K159" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L159" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M159" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="C160">
-        <v>11837</v>
+        <v>11996</v>
       </c>
       <c r="D160" t="s">
         <v>14</v>
       </c>
       <c r="E160" t="s">
         <v>15</v>
       </c>
       <c r="F160">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G160" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H160">
-        <v>7505</v>
+        <v>6807</v>
       </c>
       <c r="I160">
-        <v>7605</v>
+        <v>6907</v>
       </c>
       <c r="J160" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K160" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L160" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M160" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="C161">
-        <v>11880</v>
+        <v>11996</v>
       </c>
       <c r="D161" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E161" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F161">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G161" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H161">
+        <v>6803</v>
       </c>
       <c r="I161">
-        <v>4213</v>
+        <v>6903</v>
       </c>
       <c r="J161" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K161" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L161" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="M161" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="C162">
-        <v>11880</v>
+        <v>11996</v>
       </c>
       <c r="D162" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E162" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F162">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G162" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H162">
-        <v>4101</v>
+        <v>6800</v>
       </c>
       <c r="I162">
-        <v>4201</v>
+        <v>6900</v>
       </c>
       <c r="J162" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K162" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L162" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="M162" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C163">
-        <v>11880</v>
+        <v>11996</v>
       </c>
       <c r="D163" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E163" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F163">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G163" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="I163">
-        <v>4225</v>
+        <v>6931</v>
       </c>
       <c r="J163" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K163" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L163" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="M163" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="C164">
-        <v>11853</v>
+        <v>11996</v>
       </c>
       <c r="D164" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E164" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F164">
-        <v>25000</v>
+        <v>27500</v>
       </c>
       <c r="G164" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H164">
-        <v>3801</v>
+        <v>6810</v>
       </c>
       <c r="I164">
-        <v>3901</v>
+        <v>6910</v>
       </c>
       <c r="J164" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K164" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L164" t="s">
-        <v>200</v>
+        <v>186</v>
       </c>
       <c r="M164" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="C165">
-        <v>11880</v>
+        <v>11996</v>
       </c>
       <c r="D165" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E165" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F165">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G165" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H165">
-        <v>4100</v>
+        <v>6804</v>
       </c>
       <c r="I165">
-        <v>4200</v>
+        <v>6904</v>
       </c>
       <c r="J165" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K165" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L165" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="M165" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C166">
-        <v>11880</v>
+        <v>11996</v>
       </c>
       <c r="D166" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E166" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F166">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G166" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H166">
+        <v>6802</v>
       </c>
       <c r="I166">
-        <v>4219</v>
+        <v>6902</v>
       </c>
       <c r="J166" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K166" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L166" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="M166" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C167">
-        <v>11880</v>
+        <v>12015</v>
       </c>
       <c r="D167" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E167" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F167">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G167" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H167">
+        <v>1712</v>
       </c>
       <c r="I167">
-        <v>4217</v>
+        <v>1812</v>
       </c>
       <c r="J167" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K167" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L167" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="M167" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C168">
-        <v>11880</v>
+        <v>12015</v>
       </c>
       <c r="D168" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E168" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F168">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G168" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="I168">
-        <v>4224</v>
+        <v>1820</v>
       </c>
       <c r="J168" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K168" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L168" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="M168" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="C169">
-        <v>11880</v>
+        <v>12015</v>
       </c>
       <c r="D169" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E169" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F169">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G169" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H169">
-        <v>4103</v>
+        <v>1711</v>
       </c>
       <c r="I169">
-        <v>4203</v>
+        <v>1811</v>
       </c>
       <c r="J169" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K169" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L169" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="M169" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="C170">
-        <v>11880</v>
+        <v>12015</v>
       </c>
       <c r="D170" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E170" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F170">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G170" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H170">
-        <v>4131</v>
+        <v>1713</v>
       </c>
       <c r="I170">
-        <v>4231</v>
+        <v>1813</v>
       </c>
       <c r="J170" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K170" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L170" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="M170" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C171">
-        <v>11880</v>
+        <v>12015</v>
       </c>
       <c r="D171" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E171" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F171">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G171" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H171">
-        <v>4131</v>
+        <v>1700</v>
       </c>
       <c r="I171">
-        <v>4231</v>
+        <v>1800</v>
       </c>
       <c r="J171" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K171" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L171" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="M171" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C172">
-        <v>11880</v>
+        <v>12015</v>
       </c>
       <c r="D172" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E172" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F172">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G172" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4100</v>
+        <v>31</v>
       </c>
       <c r="I172">
-        <v>4200</v>
+        <v>1822</v>
       </c>
       <c r="J172" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K172" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L172" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="M172" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
+        <v>215</v>
+      </c>
+      <c r="C173">
+        <v>12015</v>
+      </c>
+      <c r="D173" t="s">
+        <v>29</v>
+      </c>
+      <c r="E173" t="s">
+        <v>53</v>
+      </c>
+      <c r="F173">
+        <v>27500</v>
+      </c>
+      <c r="G173" t="s">
+        <v>31</v>
+      </c>
+      <c r="H173">
+        <v>1710</v>
+      </c>
+      <c r="I173">
+        <v>1810</v>
+      </c>
+      <c r="J173" t="s">
+        <v>54</v>
+      </c>
+      <c r="K173" t="s">
+        <v>55</v>
+      </c>
+      <c r="L173" t="s">
         <v>209</v>
       </c>
-      <c r="C173">
-[...25 lines deleted...]
-      </c>
       <c r="M173" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="C174">
-        <v>11880</v>
+        <v>12015</v>
       </c>
       <c r="D174" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E174" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F174">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G174" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4103</v>
+        <v>31</v>
       </c>
       <c r="I174">
-        <v>4203</v>
+        <v>1821</v>
       </c>
       <c r="J174" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K174" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L174" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="M174" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="C175">
-        <v>11880</v>
+        <v>12015</v>
       </c>
       <c r="D175" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E175" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F175">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G175" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H175">
-        <v>4137</v>
+        <v>1701</v>
       </c>
       <c r="I175">
-        <v>4237</v>
+        <v>1801</v>
       </c>
       <c r="J175" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K175" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L175" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="M175" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="C176">
-        <v>11853</v>
+        <v>12034</v>
       </c>
       <c r="D176" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E176" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F176">
-        <v>25000</v>
+        <v>27500</v>
       </c>
       <c r="G176" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H176">
-        <v>3800</v>
+        <v>131</v>
       </c>
       <c r="I176">
-        <v>3900</v>
+        <v>231</v>
       </c>
       <c r="J176" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K176" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L176" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="M176" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="C177">
-        <v>11853</v>
+        <v>12034</v>
       </c>
       <c r="D177" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E177" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F177">
-        <v>25000</v>
+        <v>27500</v>
       </c>
       <c r="G177" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>3814</v>
+        <v>31</v>
       </c>
       <c r="I177">
-        <v>3914</v>
+        <v>261</v>
       </c>
       <c r="J177" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K177" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L177" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="M177" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="C178">
-        <v>11853</v>
+        <v>12034</v>
       </c>
       <c r="D178" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E178" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F178">
-        <v>25000</v>
+        <v>27500</v>
       </c>
       <c r="G178" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>3807</v>
+        <v>31</v>
       </c>
       <c r="I178">
-        <v>3907</v>
+        <v>255</v>
       </c>
       <c r="J178" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K178" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L178" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="M178" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="C179">
-        <v>11853</v>
+        <v>12034</v>
       </c>
       <c r="D179" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E179" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F179">
-        <v>25000</v>
+        <v>27500</v>
       </c>
       <c r="G179" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>3805</v>
+        <v>31</v>
       </c>
       <c r="I179">
-        <v>3905</v>
+        <v>263</v>
       </c>
       <c r="J179" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K179" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L179" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="M179" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="C180">
-        <v>11880</v>
+        <v>12034</v>
       </c>
       <c r="D180" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E180" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F180">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G180" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="I180">
-        <v>4226</v>
+        <v>257</v>
       </c>
       <c r="J180" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K180" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L180" t="s">
-        <v>196</v>
+        <v>219</v>
       </c>
       <c r="M180" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="C181">
-        <v>11853</v>
+        <v>12034</v>
       </c>
       <c r="D181" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E181" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F181">
-        <v>25000</v>
+        <v>27500</v>
       </c>
       <c r="G181" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H181">
-        <v>3802</v>
+        <v>103</v>
       </c>
       <c r="I181">
-        <v>3902</v>
+        <v>203</v>
       </c>
       <c r="J181" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K181" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L181" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="M181" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="C182">
-        <v>11853</v>
+        <v>12034</v>
       </c>
       <c r="D182" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E182" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F182">
-        <v>25000</v>
+        <v>27500</v>
       </c>
       <c r="G182" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H182">
-        <v>3806</v>
+        <v>109</v>
       </c>
       <c r="I182">
-        <v>3906</v>
+        <v>209</v>
       </c>
       <c r="J182" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K182" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L182" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="M182" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
+        <v>226</v>
+      </c>
+      <c r="C183">
+        <v>12034</v>
+      </c>
+      <c r="D183" t="s">
+        <v>14</v>
+      </c>
+      <c r="E183" t="s">
+        <v>15</v>
+      </c>
+      <c r="F183">
+        <v>27500</v>
+      </c>
+      <c r="G183" t="s">
+        <v>31</v>
+      </c>
+      <c r="H183">
+        <v>101</v>
+      </c>
+      <c r="I183">
+        <v>201</v>
+      </c>
+      <c r="J183" t="s">
+        <v>54</v>
+      </c>
+      <c r="K183" t="s">
+        <v>55</v>
+      </c>
+      <c r="L183" t="s">
         <v>219</v>
       </c>
-      <c r="C183">
-[...28 lines deleted...]
-      </c>
       <c r="M183" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="C184">
-        <v>11880</v>
+        <v>12034</v>
       </c>
       <c r="D184" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E184" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F184">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G184" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H184">
+        <v>121</v>
       </c>
       <c r="I184">
-        <v>4206</v>
+        <v>221</v>
       </c>
       <c r="J184" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K184" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L184" t="s">
-        <v>196</v>
+        <v>219</v>
       </c>
       <c r="M184" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C185">
-        <v>11853</v>
+        <v>12034</v>
       </c>
       <c r="D185" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E185" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F185">
-        <v>25000</v>
+        <v>27500</v>
       </c>
       <c r="G185" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H185">
-        <v>3802</v>
+        <v>123</v>
       </c>
       <c r="I185">
-        <v>3902</v>
+        <v>223</v>
       </c>
       <c r="J185" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K185" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L185" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="M185" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>199</v>
+        <v>229</v>
       </c>
       <c r="C186">
-        <v>11853</v>
+        <v>12034</v>
       </c>
       <c r="D186" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E186" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F186">
-        <v>25000</v>
+        <v>27500</v>
       </c>
       <c r="G186" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>3801</v>
+        <v>31</v>
       </c>
       <c r="I186">
-        <v>3901</v>
+        <v>253</v>
       </c>
       <c r="J186" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K186" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L186" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="M186" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="C187">
-        <v>11880</v>
+        <v>12034</v>
       </c>
       <c r="D187" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E187" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F187">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G187" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4104</v>
+        <v>31</v>
       </c>
       <c r="I187">
-        <v>4204</v>
+        <v>259</v>
       </c>
       <c r="J187" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K187" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L187" t="s">
-        <v>196</v>
+        <v>219</v>
       </c>
       <c r="M187" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="C188">
-        <v>11880</v>
+        <v>12034</v>
       </c>
       <c r="D188" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E188" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F188">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G188" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="I188">
-        <v>4208</v>
+        <v>251</v>
       </c>
       <c r="J188" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K188" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L188" t="s">
-        <v>196</v>
+        <v>219</v>
       </c>
       <c r="M188" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="C189">
-        <v>11880</v>
+        <v>12034</v>
       </c>
       <c r="D189" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E189" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F189">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G189" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H189">
+        <v>125</v>
       </c>
       <c r="I189">
-        <v>4205</v>
+        <v>225</v>
       </c>
       <c r="J189" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K189" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L189" t="s">
-        <v>196</v>
+        <v>219</v>
       </c>
       <c r="M189" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="C190">
-        <v>11880</v>
+        <v>12034</v>
       </c>
       <c r="D190" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E190" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F190">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G190" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H190">
+        <v>105</v>
       </c>
       <c r="I190">
-        <v>4218</v>
+        <v>205</v>
       </c>
       <c r="J190" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K190" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L190" t="s">
-        <v>196</v>
+        <v>219</v>
       </c>
       <c r="M190" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="C191">
-        <v>11880</v>
+        <v>12073</v>
       </c>
       <c r="D191" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E191" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F191">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G191" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H191">
-        <v>4129</v>
+        <v>4957</v>
       </c>
       <c r="I191">
-        <v>4229</v>
+        <v>5057</v>
       </c>
       <c r="J191" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K191" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L191" t="s">
-        <v>196</v>
+        <v>235</v>
       </c>
       <c r="M191" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="C192">
-        <v>11880</v>
+        <v>12073</v>
       </c>
       <c r="D192" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E192" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F192">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G192" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H192">
+        <v>4945</v>
       </c>
       <c r="I192">
-        <v>4215</v>
+        <v>5045</v>
       </c>
       <c r="J192" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K192" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L192" t="s">
-        <v>196</v>
+        <v>235</v>
       </c>
       <c r="M192" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="C193">
-        <v>11880</v>
+        <v>12073</v>
       </c>
       <c r="D193" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E193" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F193">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G193" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H193">
+        <v>4901</v>
       </c>
       <c r="I193">
-        <v>4210</v>
+        <v>5000</v>
       </c>
       <c r="J193" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K193" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L193" t="s">
-        <v>196</v>
+        <v>235</v>
       </c>
       <c r="M193" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="C194">
-        <v>11880</v>
+        <v>12073</v>
       </c>
       <c r="D194" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E194" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F194">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G194" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H194">
-        <v>4138</v>
+        <v>4961</v>
       </c>
       <c r="I194">
-        <v>4338</v>
+        <v>5061</v>
       </c>
       <c r="J194" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K194" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L194" t="s">
-        <v>196</v>
+        <v>235</v>
       </c>
       <c r="M194" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="C195">
-        <v>11880</v>
+        <v>12073</v>
       </c>
       <c r="D195" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E195" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F195">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G195" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H195">
+        <v>4963</v>
       </c>
       <c r="I195">
-        <v>4209</v>
+        <v>5063</v>
       </c>
       <c r="J195" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K195" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L195" t="s">
-        <v>196</v>
+        <v>235</v>
       </c>
       <c r="M195" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="C196">
-        <v>11880</v>
+        <v>12073</v>
       </c>
       <c r="D196" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E196" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F196">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G196" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H196">
-        <v>4136</v>
+        <v>4962</v>
       </c>
       <c r="I196">
-        <v>4236</v>
+        <v>5062</v>
       </c>
       <c r="J196" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K196" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L196" t="s">
-        <v>196</v>
+        <v>235</v>
       </c>
       <c r="M196" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="C197">
-        <v>11880</v>
+        <v>12073</v>
       </c>
       <c r="D197" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E197" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F197">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G197" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H197">
+        <v>4962</v>
       </c>
       <c r="I197">
-        <v>4211</v>
+        <v>5062</v>
       </c>
       <c r="J197" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K197" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L197" t="s">
-        <v>196</v>
+        <v>235</v>
       </c>
       <c r="M197" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="C198">
-        <v>11853</v>
+        <v>12073</v>
       </c>
       <c r="D198" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E198" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F198">
-        <v>25000</v>
+        <v>27500</v>
       </c>
       <c r="G198" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H198">
-        <v>3810</v>
+        <v>4959</v>
       </c>
       <c r="I198">
-        <v>3910</v>
+        <v>5059</v>
       </c>
       <c r="J198" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K198" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L198" t="s">
-        <v>200</v>
+        <v>235</v>
       </c>
       <c r="M198" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="C199">
-        <v>11880</v>
+        <v>12073</v>
       </c>
       <c r="D199" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E199" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F199">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G199" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H199">
+        <v>4958</v>
       </c>
       <c r="I199">
-        <v>4220</v>
+        <v>5058</v>
       </c>
       <c r="J199" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K199" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L199" t="s">
-        <v>196</v>
+        <v>235</v>
       </c>
       <c r="M199" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
+        <v>243</v>
+      </c>
+      <c r="C200">
+        <v>12073</v>
+      </c>
+      <c r="D200" t="s">
+        <v>14</v>
+      </c>
+      <c r="E200" t="s">
+        <v>15</v>
+      </c>
+      <c r="F200">
+        <v>27500</v>
+      </c>
+      <c r="G200" t="s">
+        <v>31</v>
+      </c>
+      <c r="H200">
+        <v>4945</v>
+      </c>
+      <c r="I200">
+        <v>5045</v>
+      </c>
+      <c r="J200" t="s">
+        <v>54</v>
+      </c>
+      <c r="K200" t="s">
+        <v>55</v>
+      </c>
+      <c r="L200" t="s">
         <v>235</v>
       </c>
-      <c r="C200">
-[...28 lines deleted...]
-      </c>
       <c r="M200" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="C201">
-        <v>11880</v>
+        <v>12073</v>
       </c>
       <c r="D201" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E201" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F201">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G201" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H201">
+        <v>4945</v>
       </c>
       <c r="I201">
-        <v>4212</v>
+        <v>5045</v>
       </c>
       <c r="J201" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K201" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L201" t="s">
-        <v>196</v>
+        <v>235</v>
       </c>
       <c r="M201" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="C202">
-        <v>11880</v>
+        <v>12073</v>
       </c>
       <c r="D202" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E202" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F202">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G202" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H202">
+        <v>4942</v>
       </c>
       <c r="I202">
-        <v>4222</v>
+        <v>5042</v>
       </c>
       <c r="J202" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K202" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L202" t="s">
-        <v>196</v>
+        <v>235</v>
       </c>
       <c r="M202" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="C203">
-        <v>11880</v>
+        <v>12073</v>
       </c>
       <c r="D203" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E203" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F203">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G203" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H203">
+        <v>4942</v>
       </c>
       <c r="I203">
-        <v>4207</v>
+        <v>5042</v>
       </c>
       <c r="J203" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K203" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L203" t="s">
-        <v>196</v>
+        <v>235</v>
       </c>
       <c r="M203" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="C204">
-        <v>11880</v>
+        <v>12073</v>
       </c>
       <c r="D204" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E204" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F204">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G204" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H204">
+        <v>4942</v>
       </c>
       <c r="I204">
-        <v>4214</v>
+        <v>5042</v>
       </c>
       <c r="J204" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K204" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L204" t="s">
-        <v>196</v>
+        <v>235</v>
       </c>
       <c r="M204" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="C205">
-        <v>11880</v>
+        <v>12073</v>
       </c>
       <c r="D205" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E205" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F205">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G205" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H205">
+        <v>4964</v>
       </c>
       <c r="I205">
-        <v>4223</v>
+        <v>5064</v>
       </c>
       <c r="J205" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K205" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L205" t="s">
-        <v>196</v>
+        <v>235</v>
       </c>
       <c r="M205" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="C206">
-        <v>11880</v>
+        <v>12092</v>
       </c>
       <c r="D206" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E206" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F206">
-        <v>20000</v>
+        <v>27500</v>
       </c>
       <c r="G206" t="s">
-        <v>69</v>
+        <v>151</v>
+      </c>
+      <c r="H206">
+        <v>2408</v>
       </c>
       <c r="I206">
-        <v>4221</v>
+        <v>2508</v>
       </c>
       <c r="J206" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K206" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L206" t="s">
-        <v>196</v>
+        <v>250</v>
       </c>
       <c r="M206" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="207" spans="1:13">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>242</v>
+        <v>62</v>
       </c>
       <c r="C207">
-        <v>11883</v>
+        <v>12092</v>
       </c>
       <c r="D207" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E207" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F207">
-        <v>5000</v>
+        <v>27500</v>
       </c>
       <c r="G207" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H207">
-        <v>1400</v>
+        <v>2411</v>
       </c>
       <c r="I207">
-        <v>1500</v>
+        <v>2511</v>
       </c>
       <c r="J207" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K207" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L207" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="M207" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:13">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>244</v>
+        <v>166</v>
       </c>
       <c r="C208">
-        <v>11916</v>
+        <v>12092</v>
       </c>
       <c r="D208" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E208" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F208">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G208" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>6313</v>
+        <v>151</v>
       </c>
       <c r="I208">
-        <v>6413</v>
+        <v>2514</v>
       </c>
       <c r="J208" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K208" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L208" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="M208" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C209">
-        <v>11916</v>
+        <v>12092</v>
       </c>
       <c r="D209" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E209" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F209">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G209" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H209">
-        <v>6312</v>
+        <v>2406</v>
       </c>
       <c r="I209">
-        <v>6412</v>
+        <v>2506</v>
       </c>
       <c r="J209" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K209" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L209" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="M209" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="210" spans="1:13">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>247</v>
+        <v>156</v>
       </c>
       <c r="C210">
-        <v>11916</v>
+        <v>12092</v>
       </c>
       <c r="D210" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E210" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F210">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G210" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H210">
-        <v>6311</v>
+        <v>2403</v>
       </c>
       <c r="I210">
-        <v>6411</v>
+        <v>2503</v>
       </c>
       <c r="J210" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K210" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L210" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="M210" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>56</v>
+        <v>163</v>
       </c>
       <c r="C211">
-        <v>11916</v>
+        <v>12092</v>
       </c>
       <c r="D211" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E211" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F211">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G211" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>6305</v>
+        <v>151</v>
       </c>
       <c r="I211">
-        <v>6405</v>
+        <v>2518</v>
       </c>
       <c r="J211" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K211" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L211" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="M211" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="212" spans="1:13">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>248</v>
+        <v>169</v>
       </c>
       <c r="C212">
-        <v>11916</v>
+        <v>12092</v>
       </c>
       <c r="D212" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E212" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F212">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G212" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>6308</v>
+        <v>151</v>
       </c>
       <c r="I212">
-        <v>6408</v>
+        <v>2517</v>
       </c>
       <c r="J212" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K212" t="s">
         <v>18</v>
       </c>
       <c r="L212" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="M212" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>249</v>
+        <v>160</v>
       </c>
       <c r="C213">
-        <v>11916</v>
+        <v>12092</v>
       </c>
       <c r="D213" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E213" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F213">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G213" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>6302</v>
+        <v>151</v>
       </c>
       <c r="I213">
-        <v>6402</v>
+        <v>2513</v>
       </c>
       <c r="J213" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K213" t="s">
         <v>18</v>
       </c>
       <c r="L213" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="M213" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
+        <v>252</v>
+      </c>
+      <c r="C214">
+        <v>12092</v>
+      </c>
+      <c r="D214" t="s">
+        <v>29</v>
+      </c>
+      <c r="E214" t="s">
+        <v>30</v>
+      </c>
+      <c r="F214">
+        <v>27500</v>
+      </c>
+      <c r="G214" t="s">
+        <v>151</v>
+      </c>
+      <c r="H214">
+        <v>2412</v>
+      </c>
+      <c r="I214">
+        <v>2512</v>
+      </c>
+      <c r="J214" t="s">
+        <v>54</v>
+      </c>
+      <c r="K214" t="s">
+        <v>32</v>
+      </c>
+      <c r="L214" t="s">
         <v>250</v>
-      </c>
-[...25 lines deleted...]
-        <v>245</v>
       </c>
       <c r="M214" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>251</v>
+        <v>165</v>
       </c>
       <c r="C215">
-        <v>11883</v>
+        <v>12092</v>
       </c>
       <c r="D215" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E215" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F215">
-        <v>5000</v>
+        <v>27500</v>
       </c>
       <c r="G215" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H215">
-        <v>1401</v>
+        <v>2401</v>
       </c>
       <c r="I215">
-        <v>1501</v>
+        <v>2501</v>
       </c>
       <c r="J215" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K215" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L215" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="M215" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C216">
-        <v>11916</v>
+        <v>12092</v>
       </c>
       <c r="D216" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E216" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F216">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G216" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>6304</v>
+        <v>151</v>
       </c>
       <c r="I216">
-        <v>6404</v>
+        <v>2516</v>
       </c>
       <c r="J216" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K216" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L216" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="M216" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>253</v>
+        <v>58</v>
       </c>
       <c r="C217">
-        <v>11916</v>
+        <v>12092</v>
       </c>
       <c r="D217" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E217" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F217">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G217" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H217">
-        <v>6314</v>
+        <v>2410</v>
       </c>
       <c r="I217">
-        <v>6414</v>
+        <v>2510</v>
       </c>
       <c r="J217" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K217" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L217" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="M217" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>254</v>
       </c>
       <c r="C218">
-        <v>11916</v>
+        <v>12092</v>
       </c>
       <c r="D218" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E218" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F218">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G218" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H218">
-        <v>6300</v>
+        <v>2407</v>
       </c>
       <c r="I218">
-        <v>6400</v>
+        <v>2507</v>
       </c>
       <c r="J218" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K218" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L218" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="M218" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>137</v>
+        <v>255</v>
       </c>
       <c r="C219">
-        <v>11957</v>
+        <v>12092</v>
       </c>
       <c r="D219" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E219" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="F219">
         <v>27500</v>
       </c>
       <c r="G219" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="I219">
-        <v>1628</v>
+        <v>2515</v>
       </c>
       <c r="J219" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K219" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L219" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="M219" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>256</v>
       </c>
       <c r="C220">
-        <v>11957</v>
+        <v>12092</v>
       </c>
       <c r="D220" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E220" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="F220">
         <v>27500</v>
       </c>
       <c r="G220" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H220">
+        <v>2402</v>
       </c>
       <c r="I220">
-        <v>1611</v>
+        <v>2502</v>
       </c>
       <c r="J220" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K220" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L220" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="M220" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="C221">
-        <v>11957</v>
+        <v>12092</v>
       </c>
       <c r="D221" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E221" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="F221">
         <v>27500</v>
       </c>
       <c r="G221" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>1501</v>
+        <v>151</v>
       </c>
       <c r="I221">
-        <v>1601</v>
+        <v>2519</v>
       </c>
       <c r="J221" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K221" t="s">
         <v>18</v>
       </c>
       <c r="L221" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="M221" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>160</v>
+        <v>257</v>
       </c>
       <c r="C222">
-        <v>11957</v>
+        <v>12092</v>
       </c>
       <c r="D222" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E222" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="F222">
         <v>27500</v>
       </c>
       <c r="G222" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H222">
-        <v>1500</v>
+        <v>2409</v>
       </c>
       <c r="I222">
-        <v>1600</v>
+        <v>2509</v>
       </c>
       <c r="J222" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K222" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L222" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="M222" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>145</v>
+        <v>258</v>
       </c>
       <c r="C223">
-        <v>11957</v>
+        <v>12092</v>
       </c>
       <c r="D223" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E223" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="F223">
         <v>27500</v>
       </c>
       <c r="G223" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H223">
-        <v>1504</v>
+        <v>2404</v>
       </c>
       <c r="I223">
-        <v>1604</v>
+        <v>2504</v>
       </c>
       <c r="J223" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K223" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L223" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="M223" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="C224">
-        <v>11957</v>
+        <v>12092</v>
       </c>
       <c r="D224" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E224" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="F224">
         <v>27500</v>
       </c>
       <c r="G224" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H224">
-        <v>1502</v>
+        <v>2400</v>
       </c>
       <c r="I224">
-        <v>1602</v>
+        <v>2500</v>
       </c>
       <c r="J224" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K224" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L224" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="M224" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>257</v>
+        <v>159</v>
       </c>
       <c r="C225">
-        <v>11957</v>
+        <v>12092</v>
       </c>
       <c r="D225" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E225" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="F225">
         <v>27500</v>
       </c>
       <c r="G225" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H225">
-        <v>1525</v>
+        <v>2405</v>
       </c>
       <c r="I225">
-        <v>1625</v>
+        <v>2505</v>
       </c>
       <c r="J225" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K225" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L225" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="M225" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C226">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D226" t="s">
         <v>14</v>
       </c>
       <c r="E226" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F226">
         <v>27500</v>
       </c>
       <c r="G226" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H226">
-        <v>1506</v>
+        <v>115</v>
       </c>
       <c r="I226">
-        <v>1606</v>
+        <v>215</v>
       </c>
       <c r="J226" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K226" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L226" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M226" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
-        <v>142</v>
+        <v>262</v>
       </c>
       <c r="C227">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D227" t="s">
         <v>14</v>
       </c>
       <c r="E227" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F227">
         <v>27500</v>
       </c>
       <c r="G227" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H227">
+        <v>180</v>
       </c>
       <c r="I227">
-        <v>1617</v>
+        <v>280</v>
       </c>
       <c r="J227" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K227" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L227" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M227" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>140</v>
+        <v>263</v>
       </c>
       <c r="C228">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D228" t="s">
         <v>14</v>
       </c>
       <c r="E228" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F228">
         <v>27500</v>
       </c>
       <c r="G228" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H228">
+        <v>119</v>
       </c>
       <c r="I228">
-        <v>1615</v>
+        <v>219</v>
       </c>
       <c r="J228" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K228" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L228" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M228" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="C229">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D229" t="s">
         <v>14</v>
       </c>
       <c r="E229" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F229">
         <v>27500</v>
       </c>
       <c r="G229" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H229">
+        <v>104</v>
       </c>
       <c r="I229">
-        <v>1616</v>
+        <v>204</v>
       </c>
       <c r="J229" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K229" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L229" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M229" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>134</v>
+        <v>265</v>
       </c>
       <c r="C230">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D230" t="s">
         <v>14</v>
       </c>
       <c r="E230" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F230">
         <v>27500</v>
       </c>
       <c r="G230" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H230">
+        <v>108</v>
       </c>
       <c r="I230">
-        <v>1614</v>
+        <v>255</v>
       </c>
       <c r="J230" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K230" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L230" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M230" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>139</v>
+        <v>266</v>
       </c>
       <c r="C231">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D231" t="s">
         <v>14</v>
       </c>
       <c r="E231" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F231">
         <v>27500</v>
       </c>
       <c r="G231" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H231">
+        <v>108</v>
       </c>
       <c r="I231">
-        <v>1609</v>
+        <v>230</v>
       </c>
       <c r="J231" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K231" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L231" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M231" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
+        <v>267</v>
+      </c>
+      <c r="C232">
+        <v>12188</v>
+      </c>
+      <c r="D232" t="s">
+        <v>14</v>
+      </c>
+      <c r="E232" t="s">
+        <v>15</v>
+      </c>
+      <c r="F232">
+        <v>27500</v>
+      </c>
+      <c r="G232" t="s">
+        <v>151</v>
+      </c>
+      <c r="H232">
+        <v>108</v>
+      </c>
+      <c r="I232">
+        <v>243</v>
+      </c>
+      <c r="J232" t="s">
+        <v>54</v>
+      </c>
+      <c r="K232" t="s">
+        <v>18</v>
+      </c>
+      <c r="L232" t="s">
         <v>260</v>
       </c>
-      <c r="C232">
-[...25 lines deleted...]
-      </c>
       <c r="M232" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
+        <v>268</v>
+      </c>
+      <c r="C233">
+        <v>12188</v>
+      </c>
+      <c r="D233" t="s">
+        <v>14</v>
+      </c>
+      <c r="E233" t="s">
+        <v>15</v>
+      </c>
+      <c r="F233">
+        <v>27500</v>
+      </c>
+      <c r="G233" t="s">
+        <v>151</v>
+      </c>
+      <c r="H233">
+        <v>146</v>
+      </c>
+      <c r="I233">
+        <v>246</v>
+      </c>
+      <c r="J233" t="s">
+        <v>54</v>
+      </c>
+      <c r="K233" t="s">
+        <v>18</v>
+      </c>
+      <c r="L233" t="s">
+        <v>260</v>
+      </c>
+      <c r="M233" t="s">
         <v>261</v>
-      </c>
-[...31 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>149</v>
+        <v>269</v>
       </c>
       <c r="C234">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D234" t="s">
         <v>14</v>
       </c>
       <c r="E234" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F234">
         <v>27500</v>
       </c>
       <c r="G234" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H234">
+        <v>108</v>
       </c>
       <c r="I234">
-        <v>1619</v>
+        <v>256</v>
       </c>
       <c r="J234" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K234" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L234" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M234" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="C235">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D235" t="s">
         <v>14</v>
       </c>
       <c r="E235" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F235">
         <v>27500</v>
       </c>
       <c r="G235" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H235">
+        <v>120</v>
       </c>
       <c r="I235">
-        <v>1610</v>
+        <v>220</v>
       </c>
       <c r="J235" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K235" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L235" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M235" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>146</v>
+        <v>271</v>
       </c>
       <c r="C236">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D236" t="s">
         <v>14</v>
       </c>
       <c r="E236" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F236">
         <v>27500</v>
       </c>
       <c r="G236" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H236">
+        <v>108</v>
       </c>
       <c r="I236">
-        <v>1621</v>
+        <v>258</v>
       </c>
       <c r="J236" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K236" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L236" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M236" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>144</v>
+        <v>272</v>
       </c>
       <c r="C237">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D237" t="s">
         <v>14</v>
       </c>
       <c r="E237" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F237">
         <v>27500</v>
       </c>
       <c r="G237" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H237">
+        <v>108</v>
       </c>
       <c r="I237">
-        <v>1608</v>
+        <v>257</v>
       </c>
       <c r="J237" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K237" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L237" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M237" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="C238">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D238" t="s">
         <v>14</v>
       </c>
       <c r="E238" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F238">
         <v>27500</v>
       </c>
       <c r="G238" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H238">
+        <v>108</v>
       </c>
       <c r="I238">
-        <v>1620</v>
+        <v>233</v>
       </c>
       <c r="J238" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K238" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L238" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M238" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>161</v>
+        <v>274</v>
       </c>
       <c r="C239">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D239" t="s">
         <v>14</v>
       </c>
       <c r="E239" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F239">
         <v>27500</v>
       </c>
       <c r="G239" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H239">
+        <v>137</v>
       </c>
       <c r="I239">
-        <v>1613</v>
+        <v>237</v>
       </c>
       <c r="J239" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K239" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L239" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M239" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>147</v>
+        <v>275</v>
       </c>
       <c r="C240">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D240" t="s">
         <v>14</v>
       </c>
       <c r="E240" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F240">
         <v>27500</v>
       </c>
       <c r="G240" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H240">
+        <v>108</v>
       </c>
       <c r="I240">
-        <v>1626</v>
+        <v>249</v>
       </c>
       <c r="J240" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K240" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L240" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M240" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>153</v>
+        <v>276</v>
       </c>
       <c r="C241">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D241" t="s">
         <v>14</v>
       </c>
       <c r="E241" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F241">
         <v>27500</v>
       </c>
       <c r="G241" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H241">
+        <v>139</v>
       </c>
       <c r="I241">
-        <v>1629</v>
+        <v>239</v>
       </c>
       <c r="J241" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K241" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L241" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M241" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>141</v>
+        <v>277</v>
       </c>
       <c r="C242">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D242" t="s">
         <v>14</v>
       </c>
       <c r="E242" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F242">
         <v>27500</v>
       </c>
       <c r="G242" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H242">
+        <v>108</v>
       </c>
       <c r="I242">
-        <v>1627</v>
+        <v>231</v>
       </c>
       <c r="J242" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K242" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L242" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M242" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="243" spans="1:13">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="C243">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D243" t="s">
         <v>14</v>
       </c>
       <c r="E243" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F243">
         <v>27500</v>
       </c>
       <c r="G243" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H243">
-        <v>1505</v>
+        <v>108</v>
       </c>
       <c r="I243">
-        <v>1605</v>
+        <v>240</v>
       </c>
       <c r="J243" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K243" t="s">
         <v>18</v>
       </c>
       <c r="L243" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M243" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
+        <v>279</v>
+      </c>
+      <c r="C244">
+        <v>12188</v>
+      </c>
+      <c r="D244" t="s">
+        <v>14</v>
+      </c>
+      <c r="E244" t="s">
+        <v>15</v>
+      </c>
+      <c r="F244">
+        <v>27500</v>
+      </c>
+      <c r="G244" t="s">
         <v>151</v>
       </c>
-      <c r="C244">
-[...13 lines deleted...]
-      </c>
       <c r="H244">
-        <v>1507</v>
+        <v>108</v>
       </c>
       <c r="I244">
-        <v>1607</v>
+        <v>252</v>
       </c>
       <c r="J244" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K244" t="s">
         <v>18</v>
       </c>
       <c r="L244" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M244" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="245" spans="1:13">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>148</v>
+        <v>280</v>
       </c>
       <c r="C245">
-        <v>11957</v>
+        <v>12188</v>
       </c>
       <c r="D245" t="s">
         <v>14</v>
       </c>
       <c r="E245" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F245">
         <v>27500</v>
       </c>
       <c r="G245" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H245">
+        <v>108</v>
       </c>
       <c r="I245">
-        <v>1623</v>
+        <v>259</v>
       </c>
       <c r="J245" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K245" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L245" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="M245" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="246" spans="1:13">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="C246">
-        <v>11976</v>
+        <v>12188</v>
       </c>
       <c r="D246" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E246" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F246">
         <v>27500</v>
       </c>
       <c r="G246" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H246">
+        <v>108</v>
       </c>
       <c r="I246">
-        <v>267</v>
+        <v>232</v>
       </c>
       <c r="J246" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K246" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L246" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="M246" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="247" spans="1:13">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="C247">
-        <v>11976</v>
+        <v>12188</v>
       </c>
       <c r="D247" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E247" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F247">
         <v>27500</v>
       </c>
       <c r="G247" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H247">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="I247">
-        <v>215</v>
+        <v>248</v>
       </c>
       <c r="J247" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K247" t="s">
         <v>18</v>
       </c>
       <c r="L247" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="M247" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="248" spans="1:13">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="C248">
-        <v>11976</v>
+        <v>12188</v>
       </c>
       <c r="D248" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E248" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F248">
         <v>27500</v>
       </c>
       <c r="G248" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H248">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="I248">
-        <v>259</v>
+        <v>244</v>
       </c>
       <c r="J248" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K248" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L248" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="M248" t="s">
-        <v>71</v>
+        <v>261</v>
       </c>
     </row>
     <row r="249" spans="1:13">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
-        <v>269</v>
+        <v>284</v>
       </c>
       <c r="C249">
-        <v>11976</v>
+        <v>12188</v>
       </c>
       <c r="D249" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E249" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F249">
         <v>27500</v>
       </c>
       <c r="G249" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H249">
+        <v>138</v>
       </c>
       <c r="I249">
-        <v>269</v>
+        <v>238</v>
       </c>
       <c r="J249" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K249" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L249" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="M249" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="250" spans="1:13">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
-        <v>270</v>
+        <v>285</v>
       </c>
       <c r="C250">
-        <v>11976</v>
+        <v>12188</v>
       </c>
       <c r="D250" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E250" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F250">
         <v>27500</v>
       </c>
       <c r="G250" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H250">
-        <v>105</v>
+        <v>124</v>
       </c>
       <c r="I250">
-        <v>205</v>
+        <v>224</v>
       </c>
       <c r="J250" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K250" t="s">
         <v>18</v>
       </c>
       <c r="L250" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="M250" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="251" spans="1:13">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>271</v>
+        <v>286</v>
       </c>
       <c r="C251">
-        <v>11976</v>
+        <v>12188</v>
       </c>
       <c r="D251" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E251" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F251">
         <v>27500</v>
       </c>
       <c r="G251" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H251">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="I251">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="J251" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K251" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L251" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="M251" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
     </row>
     <row r="252" spans="1:13">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="C252">
-        <v>11976</v>
+        <v>12188</v>
       </c>
       <c r="D252" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E252" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F252">
         <v>27500</v>
       </c>
       <c r="G252" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H252">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="I252">
-        <v>201</v>
+        <v>227</v>
       </c>
       <c r="J252" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K252" t="s">
         <v>18</v>
       </c>
       <c r="L252" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="M252" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="253" spans="1:13">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="C253">
-        <v>12009</v>
+        <v>12188</v>
       </c>
       <c r="D253" t="s">
         <v>14</v>
       </c>
       <c r="E253" t="s">
         <v>15</v>
       </c>
       <c r="F253">
-        <v>4444</v>
+        <v>27500</v>
       </c>
       <c r="G253" t="s">
-        <v>16</v>
+        <v>151</v>
       </c>
       <c r="H253">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="I253">
-        <v>34</v>
+        <v>261</v>
       </c>
       <c r="J253" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K253" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L253" t="s">
-        <v>275</v>
+        <v>260</v>
       </c>
       <c r="M253" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="254" spans="1:13">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="C254">
-        <v>11998</v>
+        <v>12188</v>
       </c>
       <c r="D254" t="s">
         <v>14</v>
       </c>
       <c r="E254" t="s">
         <v>15</v>
       </c>
       <c r="F254">
-        <v>11666</v>
+        <v>27500</v>
       </c>
       <c r="G254" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H254">
-        <v>4907</v>
+        <v>108</v>
       </c>
       <c r="I254">
-        <v>5007</v>
+        <v>260</v>
       </c>
       <c r="J254" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K254" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L254" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="M254" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="C255">
-        <v>11998</v>
+        <v>12188</v>
       </c>
       <c r="D255" t="s">
         <v>14</v>
       </c>
       <c r="E255" t="s">
         <v>15</v>
       </c>
       <c r="F255">
-        <v>11666</v>
+        <v>27500</v>
       </c>
       <c r="G255" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H255">
-        <v>4908</v>
+        <v>145</v>
       </c>
       <c r="I255">
-        <v>5008</v>
+        <v>245</v>
       </c>
       <c r="J255" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K255" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L255" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="M255" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="256" spans="1:13">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="C256">
-        <v>11998</v>
+        <v>12188</v>
       </c>
       <c r="D256" t="s">
         <v>14</v>
       </c>
       <c r="E256" t="s">
         <v>15</v>
       </c>
       <c r="F256">
-        <v>11666</v>
+        <v>27500</v>
       </c>
       <c r="G256" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H256">
-        <v>4906</v>
+        <v>169</v>
       </c>
       <c r="I256">
-        <v>5006</v>
+        <v>269</v>
       </c>
       <c r="J256" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K256" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L256" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="M256" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="C257">
-        <v>11998</v>
+        <v>12188</v>
       </c>
       <c r="D257" t="s">
         <v>14</v>
       </c>
       <c r="E257" t="s">
         <v>15</v>
       </c>
       <c r="F257">
-        <v>11666</v>
+        <v>27500</v>
       </c>
       <c r="G257" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H257">
-        <v>4905</v>
+        <v>170</v>
       </c>
       <c r="I257">
-        <v>5005</v>
+        <v>270</v>
       </c>
       <c r="J257" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K257" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L257" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="M257" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="258" spans="1:13">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="C258">
-        <v>12015</v>
+        <v>12188</v>
       </c>
       <c r="D258" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E258" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F258">
         <v>27500</v>
       </c>
       <c r="G258" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H258">
-        <v>1801</v>
+        <v>147</v>
       </c>
       <c r="I258">
-        <v>1901</v>
+        <v>247</v>
       </c>
       <c r="J258" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K258" t="s">
         <v>18</v>
       </c>
       <c r="L258" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="M258" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="259" spans="1:13">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="C259">
-        <v>12015</v>
+        <v>12188</v>
       </c>
       <c r="D259" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E259" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F259">
         <v>27500</v>
       </c>
       <c r="G259" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H259">
+        <v>108</v>
       </c>
       <c r="I259">
-        <v>1909</v>
+        <v>272</v>
       </c>
       <c r="J259" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K259" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L259" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="M259" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>284</v>
+        <v>295</v>
       </c>
       <c r="C260">
-        <v>12015</v>
+        <v>12188</v>
       </c>
       <c r="D260" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E260" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F260">
         <v>27500</v>
       </c>
       <c r="G260" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H260">
+        <v>108</v>
       </c>
       <c r="I260">
-        <v>1910</v>
+        <v>268</v>
       </c>
       <c r="J260" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K260" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L260" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="M260" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="C261">
-        <v>12015</v>
+        <v>12188</v>
       </c>
       <c r="D261" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E261" t="s">
+        <v>15</v>
+      </c>
+      <c r="F261">
+        <v>27500</v>
+      </c>
+      <c r="G261" t="s">
+        <v>151</v>
+      </c>
+      <c r="H261">
         <v>162</v>
       </c>
-      <c r="F261">
-[...7 lines deleted...]
-      </c>
       <c r="I261">
-        <v>1902</v>
+        <v>262</v>
       </c>
       <c r="J261" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K261" t="s">
         <v>18</v>
       </c>
       <c r="L261" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="M261" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="262" spans="1:13">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="C262">
-        <v>12015</v>
+        <v>12188</v>
       </c>
       <c r="D262" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E262" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F262">
         <v>27500</v>
       </c>
       <c r="G262" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H262">
-        <v>1819</v>
+        <v>142</v>
       </c>
       <c r="I262">
-        <v>1919</v>
+        <v>242</v>
       </c>
       <c r="J262" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K262" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L262" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="M262" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="263" spans="1:13">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="C263">
-        <v>12015</v>
+        <v>12188</v>
       </c>
       <c r="D263" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E263" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F263">
         <v>27500</v>
       </c>
       <c r="G263" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H263">
+        <v>165</v>
       </c>
       <c r="I263">
-        <v>1907</v>
+        <v>265</v>
       </c>
       <c r="J263" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K263" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L263" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="M263" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="264" spans="1:13">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="C264">
-        <v>12015</v>
+        <v>12188</v>
       </c>
       <c r="D264" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E264" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F264">
         <v>27500</v>
       </c>
       <c r="G264" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H264">
-        <v>1815</v>
+        <v>153</v>
       </c>
       <c r="I264">
-        <v>1915</v>
+        <v>253</v>
       </c>
       <c r="J264" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K264" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L264" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="M264" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="265" spans="1:13">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="C265">
-        <v>12015</v>
+        <v>12188</v>
       </c>
       <c r="D265" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E265" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F265">
         <v>27500</v>
       </c>
       <c r="G265" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H265">
-        <v>1820</v>
+        <v>163</v>
       </c>
       <c r="I265">
-        <v>1920</v>
+        <v>263</v>
       </c>
       <c r="J265" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K265" t="s">
         <v>18</v>
       </c>
       <c r="L265" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="M265" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="266" spans="1:13">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="C266">
-        <v>12015</v>
+        <v>12188</v>
       </c>
       <c r="D266" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E266" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F266">
         <v>27500</v>
       </c>
       <c r="G266" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H266">
-        <v>1806</v>
+        <v>164</v>
       </c>
       <c r="I266">
-        <v>1906</v>
+        <v>264</v>
       </c>
       <c r="J266" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K266" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L266" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="M266" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>291</v>
+        <v>302</v>
       </c>
       <c r="C267">
-        <v>12015</v>
+        <v>12188</v>
       </c>
       <c r="D267" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E267" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F267">
         <v>27500</v>
       </c>
       <c r="G267" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H267">
-        <v>1800</v>
+        <v>101</v>
       </c>
       <c r="I267">
-        <v>1900</v>
+        <v>201</v>
       </c>
       <c r="J267" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K267" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L267" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="M267" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="268" spans="1:13">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>292</v>
+        <v>303</v>
       </c>
       <c r="C268">
-        <v>12015</v>
+        <v>12188</v>
       </c>
       <c r="D268" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E268" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F268">
         <v>27500</v>
       </c>
       <c r="G268" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H268">
-        <v>1805</v>
+        <v>116</v>
       </c>
       <c r="I268">
-        <v>1905</v>
+        <v>216</v>
       </c>
       <c r="J268" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K268" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L268" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="M268" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="269" spans="1:13">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="C269">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D269" t="s">
         <v>14</v>
       </c>
       <c r="E269" t="s">
         <v>15</v>
       </c>
       <c r="F269">
         <v>27500</v>
       </c>
       <c r="G269" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H269">
+        <v>171</v>
       </c>
       <c r="I269">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="J269" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K269" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L269" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M269" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="270" spans="1:13">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="C270">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D270" t="s">
         <v>14</v>
       </c>
       <c r="E270" t="s">
         <v>15</v>
       </c>
       <c r="F270">
         <v>27500</v>
       </c>
       <c r="G270" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H270">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="I270">
-        <v>220</v>
+        <v>252</v>
       </c>
       <c r="J270" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K270" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L270" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M270" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="C271">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D271" t="s">
         <v>14</v>
       </c>
       <c r="E271" t="s">
         <v>15</v>
       </c>
       <c r="F271">
         <v>27500</v>
       </c>
       <c r="G271" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H271">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I271">
-        <v>209</v>
+        <v>234</v>
       </c>
       <c r="J271" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K271" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L271" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M271" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="272" spans="1:13">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="C272">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D272" t="s">
         <v>14</v>
       </c>
       <c r="E272" t="s">
         <v>15</v>
       </c>
       <c r="F272">
         <v>27500</v>
       </c>
       <c r="G272" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H272">
+        <v>108</v>
       </c>
       <c r="I272">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="J272" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K272" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L272" t="s">
-        <v>294</v>
+        <v>260</v>
+      </c>
+      <c r="M272" t="s">
+        <v>261</v>
       </c>
     </row>
     <row r="273" spans="1:13">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="C273">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D273" t="s">
         <v>14</v>
       </c>
       <c r="E273" t="s">
         <v>15</v>
       </c>
       <c r="F273">
         <v>27500</v>
       </c>
       <c r="G273" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H273">
+        <v>108</v>
       </c>
       <c r="I273">
-        <v>271</v>
+        <v>228</v>
       </c>
       <c r="J273" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K273" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L273" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M273" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="274" spans="1:13">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="C274">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D274" t="s">
         <v>14</v>
       </c>
       <c r="E274" t="s">
         <v>15</v>
       </c>
       <c r="F274">
         <v>27500</v>
       </c>
       <c r="G274" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H274">
+        <v>108</v>
       </c>
       <c r="I274">
-        <v>283</v>
+        <v>234</v>
       </c>
       <c r="J274" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K274" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L274" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M274" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="275" spans="1:13">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="C275">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D275" t="s">
         <v>14</v>
       </c>
       <c r="E275" t="s">
         <v>15</v>
       </c>
       <c r="F275">
         <v>27500</v>
       </c>
       <c r="G275" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H275">
+        <v>107</v>
       </c>
       <c r="I275">
-        <v>273</v>
+        <v>207</v>
       </c>
       <c r="J275" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K275" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L275" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M275" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C276">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D276" t="s">
         <v>14</v>
       </c>
       <c r="E276" t="s">
         <v>15</v>
       </c>
       <c r="F276">
         <v>27500</v>
       </c>
       <c r="G276" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H276">
+        <v>114</v>
       </c>
       <c r="I276">
-        <v>285</v>
+        <v>214</v>
       </c>
       <c r="J276" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K276" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L276" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M276" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="C277">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D277" t="s">
         <v>14</v>
       </c>
       <c r="E277" t="s">
         <v>15</v>
       </c>
       <c r="F277">
         <v>27500</v>
       </c>
       <c r="G277" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H277">
+        <v>106</v>
       </c>
       <c r="I277">
-        <v>287</v>
+        <v>206</v>
       </c>
       <c r="J277" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K277" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L277" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M277" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="278" spans="1:13">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="C278">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D278" t="s">
         <v>14</v>
       </c>
       <c r="E278" t="s">
         <v>15</v>
       </c>
       <c r="F278">
         <v>27500</v>
       </c>
       <c r="G278" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H278">
+        <v>110</v>
       </c>
       <c r="I278">
-        <v>289</v>
+        <v>210</v>
       </c>
       <c r="J278" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K278" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L278" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M278" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="279" spans="1:13">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="C279">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D279" t="s">
         <v>14</v>
       </c>
       <c r="E279" t="s">
         <v>15</v>
       </c>
       <c r="F279">
         <v>27500</v>
       </c>
       <c r="G279" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H279">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I279">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="J279" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K279" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L279" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M279" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="280" spans="1:13">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="C280">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D280" t="s">
         <v>14</v>
       </c>
       <c r="E280" t="s">
         <v>15</v>
       </c>
       <c r="F280">
         <v>27500</v>
       </c>
       <c r="G280" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H280">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="I280">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="J280" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K280" t="s">
         <v>18</v>
       </c>
       <c r="L280" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M280" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="C281">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D281" t="s">
         <v>14</v>
       </c>
       <c r="E281" t="s">
         <v>15</v>
       </c>
       <c r="F281">
         <v>27500</v>
       </c>
       <c r="G281" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H281">
+        <v>123</v>
       </c>
       <c r="I281">
-        <v>278</v>
+        <v>223</v>
       </c>
       <c r="J281" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K281" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L281" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M281" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="282" spans="1:13">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="C282">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D282" t="s">
         <v>14</v>
       </c>
       <c r="E282" t="s">
         <v>15</v>
       </c>
       <c r="F282">
         <v>27500</v>
       </c>
       <c r="G282" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H282">
+        <v>122</v>
       </c>
       <c r="I282">
-        <v>275</v>
+        <v>222</v>
       </c>
       <c r="J282" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K282" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L282" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M282" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="C283">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D283" t="s">
         <v>14</v>
       </c>
       <c r="E283" t="s">
         <v>15</v>
       </c>
       <c r="F283">
         <v>27500</v>
       </c>
       <c r="G283" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H283">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="I283">
-        <v>205</v>
+        <v>221</v>
       </c>
       <c r="J283" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K283" t="s">
         <v>18</v>
       </c>
       <c r="L283" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M283" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="284" spans="1:13">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="C284">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D284" t="s">
         <v>14</v>
       </c>
       <c r="E284" t="s">
         <v>15</v>
       </c>
       <c r="F284">
         <v>27500</v>
       </c>
       <c r="G284" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H284">
-        <v>139</v>
+        <v>108</v>
       </c>
       <c r="I284">
-        <v>239</v>
+        <v>251</v>
       </c>
       <c r="J284" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K284" t="s">
         <v>18</v>
       </c>
       <c r="L284" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M284" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="285" spans="1:13">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="C285">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D285" t="s">
         <v>14</v>
       </c>
       <c r="E285" t="s">
         <v>15</v>
       </c>
       <c r="F285">
         <v>27500</v>
       </c>
       <c r="G285" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H285">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I285">
-        <v>205</v>
+        <v>250</v>
       </c>
       <c r="J285" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K285" t="s">
         <v>18</v>
       </c>
       <c r="L285" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M285" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="286" spans="1:13">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="C286">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D286" t="s">
         <v>14</v>
       </c>
       <c r="E286" t="s">
         <v>15</v>
       </c>
       <c r="F286">
         <v>27500</v>
       </c>
       <c r="G286" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H286">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="I286">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="J286" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K286" t="s">
         <v>18</v>
       </c>
       <c r="L286" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M286" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="287" spans="1:13">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>309</v>
+        <v>320</v>
       </c>
       <c r="C287">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D287" t="s">
         <v>14</v>
       </c>
       <c r="E287" t="s">
         <v>15</v>
       </c>
       <c r="F287">
         <v>27500</v>
       </c>
       <c r="G287" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H287">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="I287">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="J287" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K287" t="s">
         <v>18</v>
       </c>
       <c r="L287" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M287" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="288" spans="1:13">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="C288">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D288" t="s">
         <v>14</v>
       </c>
       <c r="E288" t="s">
         <v>15</v>
       </c>
       <c r="F288">
         <v>27500</v>
       </c>
       <c r="G288" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H288">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="I288">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="J288" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K288" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L288" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M288" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="289" spans="1:13">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="C289">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D289" t="s">
         <v>14</v>
       </c>
       <c r="E289" t="s">
         <v>15</v>
       </c>
       <c r="F289">
         <v>27500</v>
       </c>
       <c r="G289" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H289">
+        <v>111</v>
       </c>
       <c r="I289">
-        <v>279</v>
+        <v>211</v>
       </c>
       <c r="J289" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K289" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L289" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M289" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="290" spans="1:13">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="C290">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D290" t="s">
         <v>14</v>
       </c>
       <c r="E290" t="s">
         <v>15</v>
       </c>
       <c r="F290">
         <v>27500</v>
       </c>
       <c r="G290" t="s">
-        <v>135</v>
+        <v>151</v>
+      </c>
+      <c r="H290">
+        <v>102</v>
       </c>
       <c r="I290">
-        <v>299</v>
+        <v>202</v>
       </c>
       <c r="J290" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K290" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L290" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M290" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="291" spans="1:13">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="C291">
-        <v>12034</v>
+        <v>12188</v>
       </c>
       <c r="D291" t="s">
         <v>14</v>
       </c>
       <c r="E291" t="s">
         <v>15</v>
       </c>
       <c r="F291">
         <v>27500</v>
       </c>
       <c r="G291" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H291">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="I291">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="J291" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K291" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L291" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="M291" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="292" spans="1:13">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="C292">
-        <v>12053</v>
+        <v>12188</v>
       </c>
       <c r="D292" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E292" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F292">
         <v>27500</v>
       </c>
       <c r="G292" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H292">
-        <v>1304</v>
+        <v>118</v>
       </c>
       <c r="I292">
-        <v>1404</v>
+        <v>218</v>
       </c>
       <c r="J292" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K292" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L292" t="s">
-        <v>316</v>
+        <v>260</v>
       </c>
       <c r="M292" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="293" spans="1:13">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
-        <v>317</v>
+        <v>326</v>
       </c>
       <c r="C293">
-        <v>12053</v>
+        <v>12188</v>
       </c>
       <c r="D293" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E293" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F293">
         <v>27500</v>
       </c>
       <c r="G293" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H293">
-        <v>1306</v>
+        <v>105</v>
       </c>
       <c r="I293">
-        <v>1406</v>
+        <v>205</v>
       </c>
       <c r="J293" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K293" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L293" t="s">
-        <v>316</v>
+        <v>260</v>
       </c>
       <c r="M293" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="294" spans="1:13">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
-        <v>318</v>
+        <v>327</v>
       </c>
       <c r="C294">
-        <v>12053</v>
+        <v>12188</v>
       </c>
       <c r="D294" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E294" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F294">
         <v>27500</v>
       </c>
       <c r="G294" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H294">
-        <v>1314</v>
+        <v>113</v>
       </c>
       <c r="I294">
-        <v>1414</v>
+        <v>213</v>
       </c>
       <c r="J294" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K294" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L294" t="s">
-        <v>316</v>
+        <v>260</v>
       </c>
       <c r="M294" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="295" spans="1:13">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="C295">
-        <v>12053</v>
+        <v>12188</v>
       </c>
       <c r="D295" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E295" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F295">
         <v>27500</v>
       </c>
       <c r="G295" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H295">
-        <v>1303</v>
+        <v>108</v>
       </c>
       <c r="I295">
-        <v>1403</v>
+        <v>208</v>
       </c>
       <c r="J295" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K295" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L295" t="s">
-        <v>316</v>
+        <v>260</v>
       </c>
       <c r="M295" t="s">
-        <v>20</v>
+        <v>261</v>
       </c>
     </row>
     <row r="296" spans="1:13">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="C296">
-        <v>12053</v>
+        <v>12226</v>
       </c>
       <c r="D296" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E296" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F296">
         <v>27500</v>
       </c>
       <c r="G296" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H296">
-        <v>1302</v>
+        <v>2307</v>
       </c>
       <c r="I296">
-        <v>1402</v>
+        <v>2407</v>
       </c>
       <c r="J296" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K296" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L296" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="M296" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="297" spans="1:13">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
       <c r="C297">
-        <v>12053</v>
+        <v>12226</v>
       </c>
       <c r="D297" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E297" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F297">
         <v>27500</v>
       </c>
       <c r="G297" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H297">
-        <v>1307</v>
+        <v>2308</v>
       </c>
       <c r="I297">
-        <v>1407</v>
+        <v>2408</v>
       </c>
       <c r="J297" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K297" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L297" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="M297" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="298" spans="1:13">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
-        <v>322</v>
+        <v>57</v>
       </c>
       <c r="C298">
-        <v>12053</v>
+        <v>12226</v>
       </c>
       <c r="D298" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E298" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F298">
         <v>27500</v>
       </c>
       <c r="G298" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H298">
-        <v>1305</v>
+        <v>2305</v>
       </c>
       <c r="I298">
-        <v>1405</v>
+        <v>2405</v>
       </c>
       <c r="J298" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K298" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L298" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="M298" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="299" spans="1:13">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>323</v>
+        <v>63</v>
       </c>
       <c r="C299">
-        <v>12053</v>
+        <v>12226</v>
       </c>
       <c r="D299" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E299" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F299">
         <v>27500</v>
       </c>
       <c r="G299" t="s">
-        <v>135</v>
+        <v>31</v>
+      </c>
+      <c r="H299">
+        <v>2304</v>
       </c>
       <c r="I299">
-        <v>1413</v>
+        <v>2404</v>
       </c>
       <c r="J299" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K299" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L299" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="M299" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="300" spans="1:13">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="C300">
-        <v>12053</v>
+        <v>12226</v>
       </c>
       <c r="D300" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E300" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F300">
         <v>27500</v>
       </c>
       <c r="G300" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H300">
-        <v>1300</v>
+        <v>2301</v>
       </c>
       <c r="I300">
-        <v>1400</v>
+        <v>2401</v>
       </c>
       <c r="J300" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K300" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L300" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="M300" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="301" spans="1:13">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>325</v>
+        <v>52</v>
       </c>
       <c r="C301">
-        <v>12053</v>
+        <v>12226</v>
       </c>
       <c r="D301" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E301" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F301">
         <v>27500</v>
       </c>
       <c r="G301" t="s">
-        <v>135</v>
+        <v>31</v>
+      </c>
+      <c r="H301">
+        <v>2300</v>
       </c>
       <c r="I301">
-        <v>1415</v>
+        <v>2400</v>
       </c>
       <c r="J301" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K301" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L301" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="M301" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="302" spans="1:13">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="C302">
-        <v>12053</v>
+        <v>12226</v>
       </c>
       <c r="D302" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E302" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F302">
         <v>27500</v>
       </c>
       <c r="G302" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="I302">
-        <v>1409</v>
+        <v>2410</v>
       </c>
       <c r="J302" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K302" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L302" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="M302" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="303" spans="1:13">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
-        <v>327</v>
+        <v>64</v>
       </c>
       <c r="C303">
-        <v>12053</v>
+        <v>12226</v>
       </c>
       <c r="D303" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E303" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F303">
         <v>27500</v>
       </c>
       <c r="G303" t="s">
-        <v>135</v>
+        <v>31</v>
+      </c>
+      <c r="H303">
+        <v>2302</v>
       </c>
       <c r="I303">
-        <v>1408</v>
+        <v>2402</v>
       </c>
       <c r="J303" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K303" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L303" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="M303" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="304" spans="1:13">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="C304">
-        <v>12053</v>
+        <v>12226</v>
       </c>
       <c r="D304" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E304" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F304">
         <v>27500</v>
       </c>
       <c r="G304" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H304">
-        <v>1301</v>
+        <v>2303</v>
       </c>
       <c r="I304">
-        <v>1401</v>
+        <v>2403</v>
       </c>
       <c r="J304" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K304" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L304" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="M304" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="305" spans="1:13">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
+        <v>334</v>
+      </c>
+      <c r="C305">
+        <v>12226</v>
+      </c>
+      <c r="D305" t="s">
+        <v>14</v>
+      </c>
+      <c r="E305" t="s">
+        <v>15</v>
+      </c>
+      <c r="F305">
+        <v>27500</v>
+      </c>
+      <c r="G305" t="s">
+        <v>31</v>
+      </c>
+      <c r="H305">
+        <v>2306</v>
+      </c>
+      <c r="I305">
+        <v>2406</v>
+      </c>
+      <c r="J305" t="s">
+        <v>54</v>
+      </c>
+      <c r="K305" t="s">
+        <v>55</v>
+      </c>
+      <c r="L305" t="s">
         <v>329</v>
       </c>
-      <c r="C305">
-[...28 lines deleted...]
-      </c>
       <c r="M305" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:13">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="C306">
-        <v>12072</v>
+        <v>12207</v>
       </c>
       <c r="D306" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E306" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F306">
         <v>27500</v>
       </c>
       <c r="G306" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4962</v>
+        <v>31</v>
       </c>
       <c r="I306">
-        <v>5062</v>
+        <v>3160</v>
       </c>
       <c r="J306" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K306" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L306" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="M306" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="C307">
-        <v>12072</v>
+        <v>12207</v>
       </c>
       <c r="D307" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E307" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F307">
         <v>27500</v>
       </c>
       <c r="G307" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4901</v>
+        <v>31</v>
       </c>
       <c r="I307">
-        <v>3401</v>
+        <v>3159</v>
       </c>
       <c r="J307" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K307" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L307" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="M307" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="308" spans="1:13">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="C308">
-        <v>12072</v>
+        <v>12207</v>
       </c>
       <c r="D308" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E308" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F308">
         <v>27500</v>
       </c>
       <c r="G308" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H308">
-        <v>4964</v>
+        <v>3057</v>
       </c>
       <c r="I308">
-        <v>5064</v>
+        <v>3157</v>
       </c>
       <c r="J308" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K308" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L308" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="M308" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="309" spans="1:13">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C309">
-        <v>12072</v>
+        <v>12207</v>
       </c>
       <c r="D309" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E309" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F309">
         <v>27500</v>
       </c>
       <c r="G309" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H309">
-        <v>4945</v>
+        <v>3051</v>
       </c>
       <c r="I309">
-        <v>5045</v>
+        <v>3151</v>
       </c>
       <c r="J309" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K309" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L309" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="M309" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="310" spans="1:13">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="C310">
-        <v>12072</v>
+        <v>12207</v>
       </c>
       <c r="D310" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E310" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F310">
         <v>27500</v>
       </c>
       <c r="G310" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H310">
-        <v>4942</v>
+        <v>3055</v>
       </c>
       <c r="I310">
-        <v>5042</v>
+        <v>3155</v>
       </c>
       <c r="J310" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K310" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L310" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="M310" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="311" spans="1:13">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="C311">
-        <v>12072</v>
+        <v>12207</v>
       </c>
       <c r="D311" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E311" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F311">
         <v>27500</v>
       </c>
       <c r="G311" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4935</v>
+        <v>31</v>
       </c>
       <c r="I311">
-        <v>5035</v>
+        <v>3158</v>
       </c>
       <c r="J311" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K311" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L311" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="M311" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="312" spans="1:13">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
+        <v>342</v>
+      </c>
+      <c r="C312">
+        <v>12207</v>
+      </c>
+      <c r="D312" t="s">
+        <v>29</v>
+      </c>
+      <c r="E312" t="s">
+        <v>53</v>
+      </c>
+      <c r="F312">
+        <v>27500</v>
+      </c>
+      <c r="G312" t="s">
+        <v>31</v>
+      </c>
+      <c r="H312">
+        <v>3052</v>
+      </c>
+      <c r="I312">
+        <v>3152</v>
+      </c>
+      <c r="J312" t="s">
+        <v>54</v>
+      </c>
+      <c r="K312" t="s">
+        <v>55</v>
+      </c>
+      <c r="L312" t="s">
         <v>336</v>
       </c>
-      <c r="C312">
-[...28 lines deleted...]
-      </c>
       <c r="M312" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="313" spans="1:13">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C313">
-        <v>12072</v>
+        <v>12207</v>
       </c>
       <c r="D313" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E313" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F313">
         <v>27500</v>
       </c>
       <c r="G313" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H313">
-        <v>4942</v>
+        <v>3054</v>
       </c>
       <c r="I313">
-        <v>5042</v>
+        <v>3154</v>
       </c>
       <c r="J313" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K313" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L313" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="M313" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="314" spans="1:13">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="C314">
-        <v>12072</v>
+        <v>12207</v>
       </c>
       <c r="D314" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E314" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F314">
         <v>27500</v>
       </c>
       <c r="G314" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H314">
-        <v>4963</v>
+        <v>3050</v>
       </c>
       <c r="I314">
-        <v>5063</v>
+        <v>3150</v>
       </c>
       <c r="J314" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K314" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L314" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="M314" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="315" spans="1:13">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="C315">
-        <v>12072</v>
+        <v>12207</v>
       </c>
       <c r="D315" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E315" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F315">
         <v>27500</v>
       </c>
       <c r="G315" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4958</v>
+        <v>31</v>
       </c>
       <c r="I315">
-        <v>5058</v>
+        <v>3161</v>
       </c>
       <c r="J315" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K315" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L315" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="M315" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="316" spans="1:13">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="C316">
-        <v>12072</v>
+        <v>12207</v>
       </c>
       <c r="D316" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E316" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F316">
         <v>27500</v>
       </c>
       <c r="G316" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H316">
-        <v>4945</v>
+        <v>3053</v>
       </c>
       <c r="I316">
-        <v>5045</v>
+        <v>3153</v>
       </c>
       <c r="J316" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K316" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L316" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="M316" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="317" spans="1:13">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="C317">
-        <v>12072</v>
+        <v>12207</v>
       </c>
       <c r="D317" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E317" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F317">
         <v>27500</v>
       </c>
       <c r="G317" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H317">
-        <v>4961</v>
+        <v>3056</v>
       </c>
       <c r="I317">
-        <v>5061</v>
+        <v>3156</v>
       </c>
       <c r="J317" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K317" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L317" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="M317" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="318" spans="1:13">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C318">
-        <v>12072</v>
+        <v>12265</v>
       </c>
       <c r="D318" t="s">
         <v>14</v>
       </c>
       <c r="E318" t="s">
         <v>15</v>
       </c>
       <c r="F318">
         <v>27500</v>
       </c>
       <c r="G318" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4942</v>
+        <v>31</v>
       </c>
       <c r="I318">
-        <v>5042</v>
+        <v>3526</v>
       </c>
       <c r="J318" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K318" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L318" t="s">
-        <v>330</v>
+        <v>349</v>
       </c>
       <c r="M318" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="319" spans="1:13">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="C319">
-        <v>12072</v>
+        <v>12265</v>
       </c>
       <c r="D319" t="s">
         <v>14</v>
       </c>
       <c r="E319" t="s">
         <v>15</v>
       </c>
       <c r="F319">
         <v>27500</v>
       </c>
       <c r="G319" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4959</v>
+        <v>31</v>
       </c>
       <c r="I319">
-        <v>5059</v>
+        <v>3528</v>
       </c>
       <c r="J319" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K319" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L319" t="s">
-        <v>330</v>
+        <v>349</v>
       </c>
       <c r="M319" t="s">
-        <v>71</v>
+        <v>351</v>
       </c>
     </row>
     <row r="320" spans="1:13">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="C320">
-        <v>12072</v>
+        <v>12265</v>
       </c>
       <c r="D320" t="s">
         <v>14</v>
       </c>
       <c r="E320" t="s">
         <v>15</v>
       </c>
       <c r="F320">
         <v>27500</v>
       </c>
       <c r="G320" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>4945</v>
+        <v>31</v>
       </c>
       <c r="I320">
-        <v>5045</v>
+        <v>3527</v>
       </c>
       <c r="J320" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K320" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L320" t="s">
-        <v>330</v>
+        <v>349</v>
       </c>
       <c r="M320" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="321" spans="1:13">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
-        <v>31</v>
+        <v>353</v>
       </c>
       <c r="C321">
-        <v>12095</v>
+        <v>12265</v>
       </c>
       <c r="D321" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E321" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F321">
-        <v>4800</v>
+        <v>27500</v>
       </c>
       <c r="G321" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="I321">
-        <v>2601</v>
+        <v>3523</v>
       </c>
       <c r="J321" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K321" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L321" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="M321" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="322" spans="1:13">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="C322">
-        <v>12095</v>
+        <v>12265</v>
       </c>
       <c r="D322" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E322" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F322">
-        <v>4800</v>
+        <v>27500</v>
       </c>
       <c r="G322" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H322">
-        <v>2500</v>
+        <v>3462</v>
       </c>
       <c r="I322">
-        <v>2600</v>
+        <v>3562</v>
       </c>
       <c r="J322" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K322" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L322" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="M322" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="323" spans="1:13">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="C323">
-        <v>12083</v>
+        <v>12265</v>
       </c>
       <c r="D323" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E323" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F323">
-        <v>13750</v>
+        <v>27500</v>
       </c>
       <c r="G323" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H323">
-        <v>7104</v>
+        <v>3472</v>
       </c>
       <c r="I323">
-        <v>7204</v>
+        <v>3572</v>
       </c>
       <c r="J323" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K323" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L323" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M323" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="324" spans="1:13">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
+        <v>356</v>
+      </c>
+      <c r="C324">
+        <v>12265</v>
+      </c>
+      <c r="D324" t="s">
+        <v>14</v>
+      </c>
+      <c r="E324" t="s">
+        <v>15</v>
+      </c>
+      <c r="F324">
+        <v>27500</v>
+      </c>
+      <c r="G324" t="s">
+        <v>31</v>
+      </c>
+      <c r="H324">
+        <v>3453</v>
+      </c>
+      <c r="I324">
+        <v>3553</v>
+      </c>
+      <c r="J324" t="s">
+        <v>54</v>
+      </c>
+      <c r="K324" t="s">
+        <v>32</v>
+      </c>
+      <c r="L324" t="s">
         <v>349</v>
-      </c>
-[...28 lines deleted...]
-        <v>345</v>
       </c>
       <c r="M324" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="325" spans="1:13">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="C325">
-        <v>12083</v>
+        <v>12265</v>
       </c>
       <c r="D325" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E325" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F325">
-        <v>13750</v>
+        <v>27500</v>
       </c>
       <c r="G325" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H325">
-        <v>7107</v>
+        <v>3470</v>
       </c>
       <c r="I325">
-        <v>7207</v>
+        <v>3570</v>
       </c>
       <c r="J325" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K325" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L325" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M325" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="326" spans="1:13">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="C326">
-        <v>12103</v>
+        <v>12265</v>
       </c>
       <c r="D326" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E326" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F326">
-        <v>8333</v>
+        <v>27500</v>
       </c>
       <c r="G326" t="s">
-        <v>16</v>
+        <v>31</v>
+      </c>
+      <c r="H326">
+        <v>3460</v>
       </c>
       <c r="I326">
-        <v>2627</v>
+        <v>3560</v>
       </c>
       <c r="J326" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K326" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L326" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="M326" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="327" spans="1:13">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="C327">
-        <v>12083</v>
+        <v>12265</v>
       </c>
       <c r="D327" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E327" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F327">
-        <v>13750</v>
+        <v>27500</v>
       </c>
       <c r="G327" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H327">
-        <v>7106</v>
+        <v>3474</v>
       </c>
       <c r="I327">
-        <v>7206</v>
+        <v>3574</v>
       </c>
       <c r="J327" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K327" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L327" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M327" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="328" spans="1:13">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="C328">
-        <v>12103</v>
+        <v>12265</v>
       </c>
       <c r="D328" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E328" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F328">
-        <v>8333</v>
+        <v>27500</v>
       </c>
       <c r="G328" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H328">
-        <v>2526</v>
+        <v>3467</v>
       </c>
       <c r="I328">
-        <v>2626</v>
+        <v>3567</v>
       </c>
       <c r="J328" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K328" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L328" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="M328" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="329" spans="1:13">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C329">
-        <v>12103</v>
+        <v>12265</v>
       </c>
       <c r="D329" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E329" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F329">
-        <v>8333</v>
+        <v>27500</v>
       </c>
       <c r="G329" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H329">
-        <v>2525</v>
+        <v>3461</v>
       </c>
       <c r="I329">
-        <v>2625</v>
+        <v>3561</v>
       </c>
       <c r="J329" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K329" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L329" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="M329" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="330" spans="1:13">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="C330">
-        <v>12083</v>
+        <v>12265</v>
       </c>
       <c r="D330" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E330" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F330">
-        <v>13750</v>
+        <v>27500</v>
       </c>
       <c r="G330" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H330">
-        <v>7102</v>
+        <v>3471</v>
       </c>
       <c r="I330">
-        <v>7202</v>
+        <v>3571</v>
       </c>
       <c r="J330" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K330" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L330" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M330" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="331" spans="1:13">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="C331">
-        <v>12083</v>
+        <v>12265</v>
       </c>
       <c r="D331" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E331" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F331">
-        <v>13750</v>
+        <v>27500</v>
       </c>
       <c r="G331" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H331">
-        <v>7105</v>
+        <v>3455</v>
       </c>
       <c r="I331">
-        <v>7205</v>
+        <v>3555</v>
       </c>
       <c r="J331" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K331" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L331" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M331" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="332" spans="1:13">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="C332">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D332" t="s">
         <v>14</v>
       </c>
       <c r="E332" t="s">
         <v>15</v>
       </c>
       <c r="F332">
         <v>27500</v>
       </c>
       <c r="G332" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H332">
-        <v>108</v>
+        <v>3450</v>
       </c>
       <c r="I332">
-        <v>234</v>
+        <v>3550</v>
       </c>
       <c r="J332" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K332" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L332" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M332" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="333" spans="1:13">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="C333">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D333" t="s">
         <v>14</v>
       </c>
       <c r="E333" t="s">
         <v>15</v>
       </c>
       <c r="F333">
         <v>27500</v>
       </c>
       <c r="G333" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H333">
-        <v>104</v>
+        <v>3459</v>
       </c>
       <c r="I333">
-        <v>204</v>
+        <v>3559</v>
       </c>
       <c r="J333" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K333" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L333" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M333" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="334" spans="1:13">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="C334">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D334" t="s">
         <v>14</v>
       </c>
       <c r="E334" t="s">
         <v>15</v>
       </c>
       <c r="F334">
         <v>27500</v>
       </c>
       <c r="G334" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H334">
-        <v>108</v>
+        <v>3473</v>
       </c>
       <c r="I334">
-        <v>255</v>
+        <v>3573</v>
       </c>
       <c r="J334" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K334" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L334" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M334" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="335" spans="1:13">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="C335">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D335" t="s">
         <v>14</v>
       </c>
       <c r="E335" t="s">
         <v>15</v>
       </c>
       <c r="F335">
         <v>27500</v>
       </c>
       <c r="G335" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H335">
-        <v>108</v>
+        <v>3466</v>
       </c>
       <c r="I335">
-        <v>230</v>
+        <v>3566</v>
       </c>
       <c r="J335" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K335" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L335" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M335" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="336" spans="1:13">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="C336">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D336" t="s">
         <v>14</v>
       </c>
       <c r="E336" t="s">
         <v>15</v>
       </c>
       <c r="F336">
         <v>27500</v>
       </c>
       <c r="G336" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="I336">
-        <v>209</v>
+        <v>3529</v>
       </c>
       <c r="J336" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K336" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L336" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M336" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="337" spans="1:13">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="C337">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D337" t="s">
         <v>14</v>
       </c>
       <c r="E337" t="s">
         <v>15</v>
       </c>
       <c r="F337">
         <v>27500</v>
       </c>
       <c r="G337" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="I337">
-        <v>243</v>
+        <v>3531</v>
       </c>
       <c r="J337" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K337" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L337" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M337" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="338" spans="1:13">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C338">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D338" t="s">
         <v>14</v>
       </c>
       <c r="E338" t="s">
         <v>15</v>
       </c>
       <c r="F338">
         <v>27500</v>
       </c>
       <c r="G338" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H338">
-        <v>146</v>
+        <v>3457</v>
       </c>
       <c r="I338">
-        <v>246</v>
+        <v>3557</v>
       </c>
       <c r="J338" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K338" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L338" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M338" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="339" spans="1:13">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="C339">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D339" t="s">
         <v>14</v>
       </c>
       <c r="E339" t="s">
         <v>15</v>
       </c>
       <c r="F339">
         <v>27500</v>
       </c>
       <c r="G339" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H339">
-        <v>108</v>
+        <v>3465</v>
       </c>
       <c r="I339">
-        <v>256</v>
+        <v>3565</v>
       </c>
       <c r="J339" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K339" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L339" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M339" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="340" spans="1:13">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="C340">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D340" t="s">
         <v>14</v>
       </c>
       <c r="E340" t="s">
         <v>15</v>
       </c>
       <c r="F340">
         <v>27500</v>
       </c>
       <c r="G340" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H340">
-        <v>120</v>
+        <v>3451</v>
       </c>
       <c r="I340">
-        <v>220</v>
+        <v>3551</v>
       </c>
       <c r="J340" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K340" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L340" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M340" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="341" spans="1:13">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="C341">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D341" t="s">
         <v>14</v>
       </c>
       <c r="E341" t="s">
         <v>15</v>
       </c>
       <c r="F341">
         <v>27500</v>
       </c>
       <c r="G341" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H341">
-        <v>108</v>
+        <v>3469</v>
       </c>
       <c r="I341">
-        <v>258</v>
+        <v>3569</v>
       </c>
       <c r="J341" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K341" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L341" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M341" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="342" spans="1:13">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="C342">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D342" t="s">
         <v>14</v>
       </c>
       <c r="E342" t="s">
         <v>15</v>
       </c>
       <c r="F342">
         <v>27500</v>
       </c>
       <c r="G342" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H342">
-        <v>108</v>
+        <v>3468</v>
       </c>
       <c r="I342">
-        <v>257</v>
+        <v>3568</v>
       </c>
       <c r="J342" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K342" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L342" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M342" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="343" spans="1:13">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="C343">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D343" t="s">
         <v>14</v>
       </c>
       <c r="E343" t="s">
         <v>15</v>
       </c>
       <c r="F343">
         <v>27500</v>
       </c>
       <c r="G343" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="I343">
-        <v>233</v>
+        <v>3524</v>
       </c>
       <c r="J343" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K343" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L343" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M343" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="344" spans="1:13">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="C344">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D344" t="s">
         <v>14</v>
       </c>
       <c r="E344" t="s">
         <v>15</v>
       </c>
       <c r="F344">
         <v>27500</v>
       </c>
       <c r="G344" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H344">
-        <v>137</v>
+        <v>3458</v>
       </c>
       <c r="I344">
-        <v>237</v>
+        <v>3558</v>
       </c>
       <c r="J344" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K344" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L344" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M344" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="345" spans="1:13">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="C345">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D345" t="s">
         <v>14</v>
       </c>
       <c r="E345" t="s">
         <v>15</v>
       </c>
       <c r="F345">
         <v>27500</v>
       </c>
       <c r="G345" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>31</v>
       </c>
       <c r="J345" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K345" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L345" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M345" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="346" spans="1:13">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="C346">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D346" t="s">
         <v>14</v>
       </c>
       <c r="E346" t="s">
         <v>15</v>
       </c>
       <c r="F346">
         <v>27500</v>
       </c>
       <c r="G346" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H346">
-        <v>139</v>
+        <v>3452</v>
       </c>
       <c r="I346">
-        <v>239</v>
+        <v>3552</v>
       </c>
       <c r="J346" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K346" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L346" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M346" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="347" spans="1:13">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="C347">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D347" t="s">
         <v>14</v>
       </c>
       <c r="E347" t="s">
         <v>15</v>
       </c>
       <c r="F347">
         <v>27500</v>
       </c>
       <c r="G347" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="I347">
-        <v>231</v>
+        <v>3547</v>
       </c>
       <c r="J347" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K347" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L347" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M347" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="348" spans="1:13">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="C348">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D348" t="s">
         <v>14</v>
       </c>
       <c r="E348" t="s">
         <v>15</v>
       </c>
       <c r="F348">
         <v>27500</v>
       </c>
       <c r="G348" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>31</v>
       </c>
       <c r="J348" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K348" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L348" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M348" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="349" spans="1:13">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="C349">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D349" t="s">
         <v>14</v>
       </c>
       <c r="E349" t="s">
         <v>15</v>
       </c>
       <c r="F349">
         <v>27500</v>
       </c>
       <c r="G349" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="I349">
-        <v>252</v>
+        <v>3530</v>
       </c>
       <c r="J349" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K349" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L349" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M349" t="s">
-        <v>272</v>
+        <v>351</v>
       </c>
     </row>
     <row r="350" spans="1:13">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="C350">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D350" t="s">
         <v>14</v>
       </c>
       <c r="E350" t="s">
         <v>15</v>
       </c>
       <c r="F350">
         <v>27500</v>
       </c>
       <c r="G350" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H350">
-        <v>108</v>
+        <v>3463</v>
       </c>
       <c r="I350">
-        <v>259</v>
+        <v>3563</v>
       </c>
       <c r="J350" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K350" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L350" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M350" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="351" spans="1:13">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="C351">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D351" t="s">
         <v>14</v>
       </c>
       <c r="E351" t="s">
         <v>15</v>
       </c>
       <c r="F351">
         <v>27500</v>
       </c>
       <c r="G351" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H351">
-        <v>108</v>
+        <v>3464</v>
       </c>
       <c r="I351">
-        <v>232</v>
+        <v>3564</v>
       </c>
       <c r="J351" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K351" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L351" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M351" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="352" spans="1:13">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="C352">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D352" t="s">
         <v>14</v>
       </c>
       <c r="E352" t="s">
         <v>15</v>
       </c>
       <c r="F352">
         <v>27500</v>
       </c>
       <c r="G352" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H352">
-        <v>108</v>
+        <v>3456</v>
       </c>
       <c r="I352">
-        <v>248</v>
+        <v>3556</v>
       </c>
       <c r="J352" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K352" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L352" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M352" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="353" spans="1:13">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="C353">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D353" t="s">
         <v>14</v>
       </c>
       <c r="E353" t="s">
         <v>15</v>
       </c>
       <c r="F353">
         <v>27500</v>
       </c>
       <c r="G353" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H353">
-        <v>144</v>
+        <v>3454</v>
       </c>
       <c r="I353">
-        <v>244</v>
+        <v>3554</v>
       </c>
       <c r="J353" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K353" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L353" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M353" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="354" spans="1:13">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="C354">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D354" t="s">
         <v>14</v>
       </c>
       <c r="E354" t="s">
         <v>15</v>
       </c>
       <c r="F354">
         <v>27500</v>
       </c>
       <c r="G354" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>31</v>
       </c>
       <c r="I354">
-        <v>238</v>
+        <v>3549</v>
       </c>
       <c r="J354" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K354" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L354" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M354" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="355" spans="1:13">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="C355">
-        <v>12187</v>
+        <v>12265</v>
       </c>
       <c r="D355" t="s">
         <v>14</v>
       </c>
       <c r="E355" t="s">
         <v>15</v>
       </c>
       <c r="F355">
         <v>27500</v>
       </c>
       <c r="G355" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H355">
-        <v>124</v>
+        <v>3475</v>
       </c>
       <c r="I355">
-        <v>224</v>
+        <v>3575</v>
       </c>
       <c r="J355" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K355" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L355" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="M355" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="356" spans="1:13">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="C356">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D356" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E356" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F356">
         <v>27500</v>
       </c>
       <c r="G356" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H356">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="I356">
-        <v>266</v>
+        <v>252</v>
       </c>
       <c r="J356" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K356" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L356" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M356" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
     </row>
     <row r="357" spans="1:13">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="C357">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D357" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E357" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F357">
         <v>27500</v>
       </c>
       <c r="G357" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H357">
-        <v>127</v>
+        <v>158</v>
       </c>
       <c r="I357">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="J357" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K357" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L357" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M357" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
     </row>
     <row r="358" spans="1:13">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="C358">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D358" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E358" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F358">
         <v>27500</v>
       </c>
       <c r="G358" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H358">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="I358">
-        <v>261</v>
+        <v>221</v>
       </c>
       <c r="J358" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K358" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L358" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M358" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="359" spans="1:13">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="C359">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D359" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E359" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F359">
         <v>27500</v>
       </c>
       <c r="G359" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H359">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="I359">
-        <v>260</v>
+        <v>205</v>
       </c>
       <c r="J359" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K359" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L359" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M359" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="360" spans="1:13">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="C360">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D360" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E360" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F360">
         <v>27500</v>
       </c>
       <c r="G360" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H360">
-        <v>145</v>
+        <v>103</v>
       </c>
       <c r="I360">
-        <v>245</v>
+        <v>203</v>
       </c>
       <c r="J360" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K360" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L360" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M360" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="361" spans="1:13">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="C361">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D361" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E361" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F361">
         <v>27500</v>
       </c>
       <c r="G361" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H361">
-        <v>169</v>
+        <v>111</v>
       </c>
       <c r="I361">
-        <v>269</v>
+        <v>211</v>
       </c>
       <c r="J361" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K361" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L361" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M361" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="362" spans="1:13">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
+        <v>395</v>
+      </c>
+      <c r="C362">
+        <v>12245</v>
+      </c>
+      <c r="D362" t="s">
+        <v>29</v>
+      </c>
+      <c r="E362" t="s">
+        <v>53</v>
+      </c>
+      <c r="F362">
+        <v>27500</v>
+      </c>
+      <c r="G362" t="s">
+        <v>151</v>
+      </c>
+      <c r="H362">
+        <v>115</v>
+      </c>
+      <c r="I362">
+        <v>215</v>
+      </c>
+      <c r="J362" t="s">
+        <v>54</v>
+      </c>
+      <c r="K362" t="s">
+        <v>55</v>
+      </c>
+      <c r="L362" t="s">
         <v>389</v>
       </c>
-      <c r="C362">
-[...28 lines deleted...]
-      </c>
       <c r="M362" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="363" spans="1:13">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="C363">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D363" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E363" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F363">
         <v>27500</v>
       </c>
       <c r="G363" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H363">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="I363">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="J363" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K363" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L363" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M363" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
     </row>
     <row r="364" spans="1:13">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="C364">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D364" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E364" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F364">
         <v>27500</v>
       </c>
       <c r="G364" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H364">
-        <v>108</v>
+        <v>131</v>
       </c>
       <c r="I364">
-        <v>272</v>
+        <v>231</v>
       </c>
       <c r="J364" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K364" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L364" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M364" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="365" spans="1:13">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="C365">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D365" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E365" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F365">
         <v>27500</v>
       </c>
       <c r="G365" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H365">
-        <v>108</v>
+        <v>153</v>
       </c>
       <c r="I365">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="J365" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K365" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L365" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M365" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
     </row>
     <row r="366" spans="1:13">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="C366">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D366" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E366" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F366">
         <v>27500</v>
       </c>
       <c r="G366" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H366">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="I366">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="J366" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K366" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L366" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M366" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
     </row>
     <row r="367" spans="1:13">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="C367">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D367" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E367" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F367">
         <v>27500</v>
       </c>
       <c r="G367" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H367">
-        <v>142</v>
+        <v>107</v>
       </c>
       <c r="I367">
-        <v>242</v>
+        <v>207</v>
       </c>
       <c r="J367" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K367" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L367" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M367" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="368" spans="1:13">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="C368">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D368" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E368" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F368">
         <v>27500</v>
       </c>
       <c r="G368" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H368">
-        <v>165</v>
+        <v>109</v>
       </c>
       <c r="I368">
-        <v>265</v>
+        <v>209</v>
       </c>
       <c r="J368" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K368" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L368" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M368" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="369" spans="1:13">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="C369">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D369" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E369" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F369">
         <v>27500</v>
       </c>
       <c r="G369" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H369">
-        <v>153</v>
+        <v>101</v>
       </c>
       <c r="I369">
-        <v>253</v>
+        <v>201</v>
       </c>
       <c r="J369" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K369" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L369" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M369" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="370" spans="1:13">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="C370">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D370" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E370" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F370">
         <v>27500</v>
       </c>
       <c r="G370" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H370">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="I370">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="J370" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K370" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L370" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M370" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
     </row>
     <row r="371" spans="1:13">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="C371">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D371" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E371" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F371">
         <v>27500</v>
       </c>
       <c r="G371" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H371">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="I371">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="J371" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K371" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L371" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M371" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
     </row>
     <row r="372" spans="1:13">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="C372">
-        <v>12187</v>
+        <v>12245</v>
       </c>
       <c r="D372" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E372" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F372">
         <v>27500</v>
       </c>
       <c r="G372" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="H372">
-        <v>101</v>
+        <v>157</v>
       </c>
       <c r="I372">
-        <v>201</v>
+        <v>257</v>
       </c>
       <c r="J372" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K372" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L372" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
       <c r="M372" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
     </row>
     <row r="373" spans="1:13">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
-        <v>400</v>
+        <v>84</v>
       </c>
       <c r="C373">
-        <v>12187</v>
+        <v>12303</v>
       </c>
       <c r="D373" t="s">
         <v>14</v>
       </c>
       <c r="E373" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F373">
         <v>27500</v>
       </c>
       <c r="G373" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H373">
-        <v>116</v>
+        <v>1803</v>
       </c>
       <c r="I373">
-        <v>216</v>
+        <v>1903</v>
       </c>
       <c r="J373" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K373" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L373" t="s">
-        <v>359</v>
+        <v>406</v>
       </c>
       <c r="M373" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="374" spans="1:13">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
-        <v>401</v>
+        <v>101</v>
       </c>
       <c r="C374">
-        <v>12187</v>
+        <v>12303</v>
       </c>
       <c r="D374" t="s">
         <v>14</v>
       </c>
       <c r="E374" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F374">
         <v>27500</v>
       </c>
       <c r="G374" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H374">
-        <v>171</v>
+        <v>1801</v>
       </c>
       <c r="I374">
-        <v>271</v>
+        <v>1901</v>
       </c>
       <c r="J374" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K374" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L374" t="s">
-        <v>359</v>
+        <v>406</v>
       </c>
       <c r="M374" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="375" spans="1:13">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
-        <v>376</v>
+        <v>407</v>
       </c>
       <c r="C375">
-        <v>12187</v>
+        <v>12303</v>
       </c>
       <c r="D375" t="s">
         <v>14</v>
       </c>
       <c r="E375" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F375">
         <v>27500</v>
       </c>
       <c r="G375" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="I375">
-        <v>252</v>
+        <v>1906</v>
       </c>
       <c r="J375" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K375" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L375" t="s">
-        <v>359</v>
+        <v>406</v>
       </c>
       <c r="M375" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="376" spans="1:13">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
-        <v>358</v>
+        <v>408</v>
       </c>
       <c r="C376">
-        <v>12187</v>
+        <v>12303</v>
       </c>
       <c r="D376" t="s">
         <v>14</v>
       </c>
       <c r="E376" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F376">
         <v>27500</v>
       </c>
       <c r="G376" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="I376">
-        <v>234</v>
+        <v>1908</v>
       </c>
       <c r="J376" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K376" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L376" t="s">
-        <v>359</v>
+        <v>406</v>
       </c>
       <c r="M376" t="s">
-        <v>272</v>
+        <v>351</v>
       </c>
     </row>
     <row r="377" spans="1:13">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
-        <v>402</v>
+        <v>98</v>
       </c>
       <c r="C377">
-        <v>12187</v>
+        <v>12303</v>
       </c>
       <c r="D377" t="s">
         <v>14</v>
       </c>
       <c r="E377" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F377">
         <v>27500</v>
       </c>
       <c r="G377" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H377">
-        <v>108</v>
+        <v>1804</v>
       </c>
       <c r="I377">
-        <v>273</v>
+        <v>1904</v>
       </c>
       <c r="J377" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K377" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L377" t="s">
-        <v>359</v>
+        <v>406</v>
       </c>
       <c r="M377" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="378" spans="1:13">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
-        <v>403</v>
+        <v>99</v>
       </c>
       <c r="C378">
-        <v>12187</v>
+        <v>12303</v>
       </c>
       <c r="D378" t="s">
         <v>14</v>
       </c>
       <c r="E378" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F378">
         <v>27500</v>
       </c>
       <c r="G378" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H378">
-        <v>108</v>
+        <v>1805</v>
       </c>
       <c r="I378">
-        <v>228</v>
+        <v>1905</v>
       </c>
       <c r="J378" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K378" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L378" t="s">
-        <v>359</v>
+        <v>406</v>
       </c>
       <c r="M378" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="379" spans="1:13">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C379">
-        <v>12187</v>
+        <v>12303</v>
       </c>
       <c r="D379" t="s">
         <v>14</v>
       </c>
       <c r="E379" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F379">
         <v>27500</v>
       </c>
       <c r="G379" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H379">
-        <v>107</v>
+        <v>1800</v>
       </c>
       <c r="I379">
-        <v>207</v>
+        <v>1900</v>
       </c>
       <c r="J379" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K379" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L379" t="s">
-        <v>359</v>
+        <v>406</v>
       </c>
       <c r="M379" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="380" spans="1:13">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="C380">
-        <v>12187</v>
+        <v>12303</v>
       </c>
       <c r="D380" t="s">
         <v>14</v>
       </c>
       <c r="E380" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F380">
         <v>27500</v>
       </c>
       <c r="G380" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="I380">
-        <v>208</v>
+        <v>1907</v>
       </c>
       <c r="J380" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K380" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L380" t="s">
-        <v>359</v>
+        <v>406</v>
       </c>
       <c r="M380" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="381" spans="1:13">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
+        <v>100</v>
+      </c>
+      <c r="C381">
+        <v>12303</v>
+      </c>
+      <c r="D381" t="s">
+        <v>14</v>
+      </c>
+      <c r="E381" t="s">
+        <v>53</v>
+      </c>
+      <c r="F381">
+        <v>27500</v>
+      </c>
+      <c r="G381" t="s">
+        <v>31</v>
+      </c>
+      <c r="H381">
+        <v>1802</v>
+      </c>
+      <c r="I381">
+        <v>1902</v>
+      </c>
+      <c r="J381" t="s">
+        <v>54</v>
+      </c>
+      <c r="K381" t="s">
+        <v>55</v>
+      </c>
+      <c r="L381" t="s">
         <v>406</v>
       </c>
-      <c r="C381">
-[...28 lines deleted...]
-      </c>
       <c r="M381" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="382" spans="1:13">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="C382">
-        <v>12187</v>
+        <v>12345</v>
       </c>
       <c r="D382" t="s">
         <v>14</v>
       </c>
       <c r="E382" t="s">
         <v>15</v>
       </c>
       <c r="F382">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G382" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H382">
-        <v>106</v>
+        <v>6502</v>
       </c>
       <c r="I382">
-        <v>206</v>
+        <v>6602</v>
       </c>
       <c r="J382" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K382" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L382" t="s">
-        <v>359</v>
+        <v>412</v>
       </c>
       <c r="M382" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="383" spans="1:13">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="C383">
-        <v>12187</v>
+        <v>12345</v>
       </c>
       <c r="D383" t="s">
         <v>14</v>
       </c>
       <c r="E383" t="s">
         <v>15</v>
       </c>
       <c r="F383">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G383" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H383">
-        <v>110</v>
+        <v>6503</v>
       </c>
       <c r="I383">
-        <v>210</v>
+        <v>6603</v>
       </c>
       <c r="J383" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K383" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L383" t="s">
-        <v>359</v>
+        <v>412</v>
       </c>
       <c r="M383" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="384" spans="1:13">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="C384">
-        <v>12187</v>
+        <v>12380</v>
       </c>
       <c r="D384" t="s">
         <v>14</v>
       </c>
       <c r="E384" t="s">
         <v>15</v>
       </c>
       <c r="F384">
         <v>27500</v>
       </c>
       <c r="G384" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>31</v>
       </c>
       <c r="I384">
-        <v>203</v>
+        <v>6326</v>
       </c>
       <c r="J384" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K384" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L384" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="M384" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="385" spans="1:13">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="C385">
-        <v>12187</v>
+        <v>12380</v>
       </c>
       <c r="D385" t="s">
         <v>14</v>
       </c>
       <c r="E385" t="s">
         <v>15</v>
       </c>
       <c r="F385">
         <v>27500</v>
       </c>
       <c r="G385" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="I385">
-        <v>235</v>
+        <v>6322</v>
       </c>
       <c r="J385" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K385" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L385" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="M385" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="386" spans="1:13">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="C386">
-        <v>12187</v>
+        <v>12380</v>
       </c>
       <c r="D386" t="s">
         <v>14</v>
       </c>
       <c r="E386" t="s">
         <v>15</v>
       </c>
       <c r="F386">
         <v>27500</v>
       </c>
       <c r="G386" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H386">
-        <v>123</v>
+        <v>6203</v>
       </c>
       <c r="I386">
-        <v>223</v>
+        <v>6303</v>
       </c>
       <c r="J386" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K386" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L386" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="M386" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="387" spans="1:13">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="C387">
-        <v>12187</v>
+        <v>12380</v>
       </c>
       <c r="D387" t="s">
         <v>14</v>
       </c>
       <c r="E387" t="s">
         <v>15</v>
       </c>
       <c r="F387">
         <v>27500</v>
       </c>
       <c r="G387" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>31</v>
       </c>
       <c r="I387">
-        <v>222</v>
+        <v>6216</v>
       </c>
       <c r="J387" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K387" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L387" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="M387" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="388" spans="1:13">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="C388">
-        <v>12187</v>
+        <v>12380</v>
       </c>
       <c r="D388" t="s">
         <v>14</v>
       </c>
       <c r="E388" t="s">
         <v>15</v>
       </c>
       <c r="F388">
         <v>27500</v>
       </c>
       <c r="G388" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H388">
-        <v>121</v>
+        <v>6224</v>
       </c>
       <c r="I388">
-        <v>221</v>
+        <v>6324</v>
       </c>
       <c r="J388" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K388" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L388" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="M388" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="389" spans="1:13">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="C389">
-        <v>12187</v>
+        <v>12345</v>
       </c>
       <c r="D389" t="s">
         <v>14</v>
       </c>
       <c r="E389" t="s">
         <v>15</v>
       </c>
       <c r="F389">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G389" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H389">
-        <v>108</v>
+        <v>6506</v>
       </c>
       <c r="I389">
-        <v>251</v>
+        <v>6606</v>
       </c>
       <c r="J389" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K389" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L389" t="s">
-        <v>359</v>
+        <v>412</v>
       </c>
       <c r="M389" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="390" spans="1:13">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
+        <v>421</v>
+      </c>
+      <c r="C390">
+        <v>12380</v>
+      </c>
+      <c r="D390" t="s">
+        <v>14</v>
+      </c>
+      <c r="E390" t="s">
+        <v>15</v>
+      </c>
+      <c r="F390">
+        <v>27500</v>
+      </c>
+      <c r="G390" t="s">
+        <v>31</v>
+      </c>
+      <c r="I390">
+        <v>6214</v>
+      </c>
+      <c r="J390" t="s">
+        <v>54</v>
+      </c>
+      <c r="K390" t="s">
+        <v>18</v>
+      </c>
+      <c r="L390" t="s">
         <v>415</v>
       </c>
-      <c r="C390">
-[...28 lines deleted...]
-      </c>
       <c r="M390" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="391" spans="1:13">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C391">
-        <v>12187</v>
+        <v>12380</v>
       </c>
       <c r="D391" t="s">
         <v>14</v>
       </c>
       <c r="E391" t="s">
         <v>15</v>
       </c>
       <c r="F391">
         <v>27500</v>
       </c>
       <c r="G391" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>31</v>
       </c>
       <c r="I391">
-        <v>226</v>
+        <v>6312</v>
       </c>
       <c r="J391" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K391" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L391" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="M391" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="392" spans="1:13">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C392">
-        <v>12187</v>
+        <v>12380</v>
       </c>
       <c r="D392" t="s">
         <v>14</v>
       </c>
       <c r="E392" t="s">
         <v>15</v>
       </c>
       <c r="F392">
         <v>27500</v>
       </c>
       <c r="G392" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="I392">
-        <v>229</v>
+        <v>6423</v>
       </c>
       <c r="J392" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K392" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L392" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="M392" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="393" spans="1:13">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="C393">
-        <v>12187</v>
+        <v>12380</v>
       </c>
       <c r="D393" t="s">
         <v>14</v>
       </c>
       <c r="E393" t="s">
         <v>15</v>
       </c>
       <c r="F393">
         <v>27500</v>
       </c>
       <c r="G393" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="I393">
-        <v>236</v>
+        <v>6311</v>
       </c>
       <c r="J393" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K393" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L393" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="M393" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="394" spans="1:13">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="C394">
-        <v>12187</v>
+        <v>12380</v>
       </c>
       <c r="D394" t="s">
         <v>14</v>
       </c>
       <c r="E394" t="s">
         <v>15</v>
       </c>
       <c r="F394">
         <v>27500</v>
       </c>
       <c r="G394" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H394">
-        <v>112</v>
+        <v>6204</v>
       </c>
       <c r="I394">
-        <v>212</v>
+        <v>6304</v>
       </c>
       <c r="J394" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K394" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L394" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="M394" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="395" spans="1:13">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395" t="s">
-        <v>420</v>
+        <v>84</v>
       </c>
       <c r="C395">
-        <v>12187</v>
+        <v>12345</v>
       </c>
       <c r="D395" t="s">
         <v>14</v>
       </c>
       <c r="E395" t="s">
         <v>15</v>
       </c>
       <c r="F395">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G395" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H395">
-        <v>111</v>
+        <v>6507</v>
       </c>
       <c r="I395">
-        <v>211</v>
+        <v>6607</v>
       </c>
       <c r="J395" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K395" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L395" t="s">
-        <v>359</v>
+        <v>412</v>
       </c>
       <c r="M395" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="396" spans="1:13">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
-        <v>405</v>
+        <v>426</v>
       </c>
       <c r="C396">
-        <v>12187</v>
+        <v>12380</v>
       </c>
       <c r="D396" t="s">
         <v>14</v>
       </c>
       <c r="E396" t="s">
         <v>15</v>
       </c>
       <c r="F396">
         <v>27500</v>
       </c>
       <c r="G396" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="I396">
-        <v>208</v>
+        <v>6317</v>
       </c>
       <c r="J396" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K396" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L396" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="M396" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="397" spans="1:13">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="C397">
-        <v>12187</v>
+        <v>12380</v>
       </c>
       <c r="D397" t="s">
         <v>14</v>
       </c>
       <c r="E397" t="s">
         <v>15</v>
       </c>
       <c r="F397">
         <v>27500</v>
       </c>
       <c r="G397" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H397">
-        <v>115</v>
+        <v>6202</v>
       </c>
       <c r="I397">
-        <v>215</v>
+        <v>6302</v>
       </c>
       <c r="J397" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K397" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L397" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="M397" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="398" spans="1:13">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="C398">
-        <v>12187</v>
+        <v>12345</v>
       </c>
       <c r="D398" t="s">
         <v>14</v>
       </c>
       <c r="E398" t="s">
         <v>15</v>
       </c>
       <c r="F398">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G398" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H398">
-        <v>102</v>
+        <v>6504</v>
       </c>
       <c r="I398">
-        <v>202</v>
+        <v>6604</v>
       </c>
       <c r="J398" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K398" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L398" t="s">
-        <v>359</v>
+        <v>412</v>
       </c>
       <c r="M398" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="399" spans="1:13">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="C399">
-        <v>12187</v>
+        <v>12380</v>
       </c>
       <c r="D399" t="s">
         <v>14</v>
       </c>
       <c r="E399" t="s">
         <v>15</v>
       </c>
       <c r="F399">
         <v>27500</v>
       </c>
       <c r="G399" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>31</v>
       </c>
       <c r="I399">
-        <v>218</v>
+        <v>6328</v>
       </c>
       <c r="J399" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K399" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L399" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="M399" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="400" spans="1:13">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="C400">
-        <v>12187</v>
+        <v>12380</v>
       </c>
       <c r="D400" t="s">
         <v>14</v>
       </c>
       <c r="E400" t="s">
         <v>15</v>
       </c>
       <c r="F400">
         <v>27500</v>
       </c>
       <c r="G400" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="I400">
-        <v>205</v>
+        <v>6327</v>
       </c>
       <c r="J400" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K400" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L400" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="M400" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="401" spans="1:13">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="C401">
-        <v>12187</v>
+        <v>12380</v>
       </c>
       <c r="D401" t="s">
         <v>14</v>
       </c>
       <c r="E401" t="s">
         <v>15</v>
       </c>
       <c r="F401">
         <v>27500</v>
       </c>
       <c r="G401" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>31</v>
       </c>
       <c r="I401">
-        <v>213</v>
+        <v>6325</v>
       </c>
       <c r="J401" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K401" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L401" t="s">
-        <v>359</v>
+        <v>415</v>
       </c>
       <c r="M401" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="402" spans="1:13">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="C402">
-        <v>12213</v>
+        <v>12345</v>
       </c>
       <c r="D402" t="s">
         <v>14</v>
       </c>
       <c r="E402" t="s">
         <v>15</v>
       </c>
       <c r="F402">
-        <v>5833</v>
+        <v>30000</v>
       </c>
       <c r="G402" t="s">
         <v>16</v>
       </c>
+      <c r="H402">
+        <v>6505</v>
+      </c>
       <c r="I402">
-        <v>1551</v>
+        <v>6605</v>
       </c>
       <c r="J402" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K402" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L402" t="s">
-        <v>427</v>
+        <v>412</v>
       </c>
       <c r="M402" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="403" spans="1:13">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="C403">
-        <v>12213</v>
+        <v>12380</v>
       </c>
       <c r="D403" t="s">
         <v>14</v>
       </c>
       <c r="E403" t="s">
         <v>15</v>
       </c>
       <c r="F403">
-        <v>5833</v>
+        <v>27500</v>
       </c>
       <c r="G403" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H403">
-        <v>1450</v>
+        <v>6205</v>
       </c>
       <c r="I403">
-        <v>1550</v>
+        <v>6305</v>
       </c>
       <c r="J403" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K403" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L403" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
       <c r="M403" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="404" spans="1:13">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
-        <v>211</v>
+        <v>434</v>
       </c>
       <c r="C404">
-        <v>12196</v>
+        <v>12379</v>
       </c>
       <c r="D404" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E404" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F404">
-        <v>10400</v>
+        <v>30000</v>
       </c>
       <c r="G404" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H404">
-        <v>2957</v>
+        <v>6427</v>
       </c>
       <c r="I404">
-        <v>3057</v>
+        <v>6527</v>
       </c>
       <c r="J404" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K404" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L404" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="M404" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="405" spans="1:13">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="C405">
-        <v>12196</v>
+        <v>12379</v>
       </c>
       <c r="D405" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E405" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F405">
-        <v>10400</v>
+        <v>30000</v>
       </c>
       <c r="G405" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H405">
-        <v>2956</v>
+        <v>6426</v>
       </c>
       <c r="I405">
-        <v>3056</v>
+        <v>6526</v>
       </c>
       <c r="J405" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K405" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L405" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="M405" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="406" spans="1:13">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C406">
-        <v>12209</v>
+        <v>12379</v>
       </c>
       <c r="D406" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E406" t="s">
-        <v>110</v>
+        <v>53</v>
       </c>
       <c r="F406">
-        <v>10000</v>
+        <v>30000</v>
       </c>
       <c r="G406" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H406">
+        <v>6427</v>
       </c>
       <c r="I406">
-        <v>2104</v>
+        <v>6527</v>
       </c>
       <c r="J406" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K406" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L406" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="M406" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="407" spans="1:13">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="C407">
-        <v>12209</v>
+        <v>12458</v>
       </c>
       <c r="D407" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E407" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F407">
-        <v>10000</v>
+        <v>30000</v>
       </c>
       <c r="G407" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H407">
-        <v>2000</v>
+        <v>6601</v>
       </c>
       <c r="I407">
-        <v>2100</v>
+        <v>6701</v>
       </c>
       <c r="J407" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K407" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L407" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="M407" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="408" spans="1:13">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C408">
-        <v>12219</v>
+        <v>12458</v>
       </c>
       <c r="D408" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E408" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F408">
-        <v>6500</v>
+        <v>30000</v>
       </c>
       <c r="G408" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H408">
+        <v>6603</v>
       </c>
       <c r="I408">
-        <v>2202</v>
+        <v>6703</v>
       </c>
       <c r="J408" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K408" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L408" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="M408" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="409" spans="1:13">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="C409">
-        <v>12219</v>
+        <v>12423</v>
       </c>
       <c r="D409" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E409" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F409">
-        <v>6500</v>
+        <v>27500</v>
       </c>
       <c r="G409" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H409">
-        <v>2103</v>
+        <v>5810</v>
       </c>
       <c r="I409">
-        <v>2203</v>
+        <v>5910</v>
       </c>
       <c r="J409" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K409" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L409" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="M409" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="410" spans="1:13">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="C410">
-        <v>12209</v>
+        <v>12423</v>
       </c>
       <c r="D410" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E410" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F410">
-        <v>10000</v>
+        <v>27500</v>
       </c>
       <c r="G410" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H410">
-        <v>2001</v>
+        <v>5811</v>
       </c>
       <c r="I410">
-        <v>2101</v>
+        <v>5911</v>
       </c>
       <c r="J410" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K410" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L410" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="M410" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="411" spans="1:13">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="C411">
-        <v>12209</v>
+        <v>12423</v>
       </c>
       <c r="D411" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E411" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F411">
-        <v>10000</v>
+        <v>27500</v>
       </c>
       <c r="G411" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H411">
-        <v>2003</v>
+        <v>5802</v>
       </c>
       <c r="I411">
-        <v>2103</v>
+        <v>5902</v>
       </c>
       <c r="J411" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K411" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L411" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="M411" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="412" spans="1:13">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
-        <v>435</v>
+        <v>444</v>
       </c>
       <c r="C412">
-        <v>12219</v>
+        <v>12458</v>
       </c>
       <c r="D412" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E412" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F412">
-        <v>6500</v>
+        <v>30000</v>
       </c>
       <c r="G412" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H412">
-        <v>2100</v>
+        <v>6606</v>
       </c>
       <c r="I412">
-        <v>2200</v>
+        <v>6706</v>
       </c>
       <c r="J412" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K412" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L412" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="M412" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="413" spans="1:13">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="C413">
-        <v>12196</v>
+        <v>12458</v>
       </c>
       <c r="D413" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E413" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F413">
-        <v>10400</v>
+        <v>30000</v>
       </c>
       <c r="G413" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H413">
-        <v>2955</v>
+        <v>6600</v>
       </c>
       <c r="I413">
-        <v>3055</v>
+        <v>6700</v>
       </c>
       <c r="J413" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K413" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L413" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="M413" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="414" spans="1:13">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="C414">
-        <v>12209</v>
+        <v>12423</v>
       </c>
       <c r="D414" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E414" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F414">
-        <v>10000</v>
+        <v>27500</v>
       </c>
       <c r="G414" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H414">
-        <v>2002</v>
+        <v>5806</v>
       </c>
       <c r="I414">
-        <v>2102</v>
+        <v>5906</v>
       </c>
       <c r="J414" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K414" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L414" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="M414" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="415" spans="1:13">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415" t="s">
-        <v>170</v>
+        <v>447</v>
       </c>
       <c r="C415">
-        <v>12196</v>
+        <v>12423</v>
       </c>
       <c r="D415" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E415" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F415">
-        <v>10400</v>
+        <v>27500</v>
       </c>
       <c r="G415" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H415">
-        <v>2958</v>
+        <v>5803</v>
       </c>
       <c r="I415">
-        <v>3058</v>
+        <v>5903</v>
       </c>
       <c r="J415" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K415" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L415" t="s">
-        <v>429</v>
+        <v>441</v>
       </c>
       <c r="M415" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="416" spans="1:13">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416" t="s">
+        <v>448</v>
+      </c>
+      <c r="C416">
+        <v>12423</v>
+      </c>
+      <c r="D416" t="s">
+        <v>14</v>
+      </c>
+      <c r="E416" t="s">
+        <v>15</v>
+      </c>
+      <c r="F416">
+        <v>27500</v>
+      </c>
+      <c r="G416" t="s">
+        <v>16</v>
+      </c>
+      <c r="H416">
+        <v>5801</v>
+      </c>
+      <c r="I416">
+        <v>5901</v>
+      </c>
+      <c r="J416" t="s">
+        <v>54</v>
+      </c>
+      <c r="K416" t="s">
+        <v>32</v>
+      </c>
+      <c r="L416" t="s">
         <v>441</v>
-      </c>
-[...22 lines deleted...]
-        <v>442</v>
       </c>
       <c r="M416" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="417" spans="1:13">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417" t="s">
-        <v>443</v>
+        <v>21</v>
       </c>
       <c r="C417">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D417" t="s">
         <v>14</v>
       </c>
       <c r="E417" t="s">
         <v>15</v>
       </c>
       <c r="F417">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G417" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="I417">
-        <v>3548</v>
+        <v>6732</v>
       </c>
       <c r="J417" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K417" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L417" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M417" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="418" spans="1:13">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="C418">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D418" t="s">
         <v>14</v>
       </c>
       <c r="E418" t="s">
         <v>15</v>
       </c>
       <c r="F418">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G418" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H418">
-        <v>3407</v>
+        <v>6614</v>
       </c>
       <c r="I418">
-        <v>3507</v>
+        <v>6714</v>
       </c>
       <c r="J418" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K418" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L418" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M418" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="419" spans="1:13">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="C419">
-        <v>12264</v>
+        <v>12423</v>
       </c>
       <c r="D419" t="s">
         <v>14</v>
       </c>
       <c r="E419" t="s">
         <v>15</v>
       </c>
       <c r="F419">
         <v>27500</v>
       </c>
       <c r="G419" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H419">
-        <v>3404</v>
+        <v>5800</v>
       </c>
       <c r="I419">
-        <v>3504</v>
+        <v>5900</v>
       </c>
       <c r="J419" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K419" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L419" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="M419" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="420" spans="1:13">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="C420">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D420" t="s">
         <v>14</v>
       </c>
       <c r="E420" t="s">
         <v>15</v>
       </c>
       <c r="F420">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G420" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H420">
-        <v>3401</v>
+        <v>6612</v>
       </c>
       <c r="I420">
-        <v>3501</v>
+        <v>6712</v>
       </c>
       <c r="J420" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K420" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L420" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M420" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="421" spans="1:13">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="C421">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D421" t="s">
         <v>14</v>
       </c>
       <c r="E421" t="s">
         <v>15</v>
       </c>
       <c r="F421">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G421" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>3412</v>
+        <v>16</v>
       </c>
       <c r="I421">
-        <v>3512</v>
+        <v>6735</v>
       </c>
       <c r="J421" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K421" t="s">
         <v>18</v>
       </c>
       <c r="L421" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>438</v>
       </c>
     </row>
     <row r="422" spans="1:13">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="C422">
-        <v>12264</v>
+        <v>12423</v>
       </c>
       <c r="D422" t="s">
         <v>14</v>
       </c>
       <c r="E422" t="s">
         <v>15</v>
       </c>
       <c r="F422">
         <v>27500</v>
       </c>
       <c r="G422" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>3408</v>
+        <v>16</v>
       </c>
       <c r="I422">
-        <v>3508</v>
+        <v>5932</v>
       </c>
       <c r="J422" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K422" t="s">
         <v>18</v>
       </c>
       <c r="L422" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="M422" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="423" spans="1:13">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="C423">
-        <v>12264</v>
+        <v>12423</v>
       </c>
       <c r="D423" t="s">
         <v>14</v>
       </c>
       <c r="E423" t="s">
         <v>15</v>
       </c>
       <c r="F423">
         <v>27500</v>
       </c>
       <c r="G423" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H423">
-        <v>3406</v>
+        <v>5805</v>
       </c>
       <c r="I423">
-        <v>3506</v>
+        <v>5905</v>
       </c>
       <c r="J423" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K423" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L423" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="M423" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="424" spans="1:13">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="C424">
-        <v>12264</v>
+        <v>12423</v>
       </c>
       <c r="D424" t="s">
         <v>14</v>
       </c>
       <c r="E424" t="s">
         <v>15</v>
       </c>
       <c r="F424">
         <v>27500</v>
       </c>
       <c r="G424" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H424">
+        <v>5804</v>
+      </c>
+      <c r="I424">
+        <v>5904</v>
       </c>
       <c r="J424" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K424" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L424" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="M424" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="425" spans="1:13">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="C425">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D425" t="s">
         <v>14</v>
       </c>
       <c r="E425" t="s">
         <v>15</v>
       </c>
       <c r="F425">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G425" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>3422</v>
+        <v>16</v>
       </c>
       <c r="I425">
-        <v>3522</v>
+        <v>6734</v>
       </c>
       <c r="J425" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K425" t="s">
         <v>18</v>
       </c>
       <c r="L425" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M425" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="426" spans="1:13">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="C426">
-        <v>12264</v>
+        <v>12423</v>
       </c>
       <c r="D426" t="s">
         <v>14</v>
       </c>
       <c r="E426" t="s">
         <v>15</v>
       </c>
       <c r="F426">
         <v>27500</v>
       </c>
       <c r="G426" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H426">
+        <v>5809</v>
+      </c>
+      <c r="I426">
+        <v>5909</v>
       </c>
       <c r="J426" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K426" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L426" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="M426" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="427" spans="1:13">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="C427">
-        <v>12264</v>
+        <v>12423</v>
       </c>
       <c r="D427" t="s">
         <v>14</v>
       </c>
       <c r="E427" t="s">
         <v>15</v>
       </c>
       <c r="F427">
         <v>27500</v>
       </c>
       <c r="G427" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H427">
+        <v>5808</v>
       </c>
       <c r="I427">
-        <v>3527</v>
+        <v>5908</v>
       </c>
       <c r="J427" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K427" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L427" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="M427" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="428" spans="1:13">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="C428">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D428" t="s">
         <v>14</v>
       </c>
       <c r="E428" t="s">
         <v>15</v>
       </c>
       <c r="F428">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G428" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H428">
+        <v>6605</v>
       </c>
       <c r="I428">
-        <v>3547</v>
+        <v>6705</v>
       </c>
       <c r="J428" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K428" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L428" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M428" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="429" spans="1:13">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429" t="s">
-        <v>455</v>
+        <v>22</v>
       </c>
       <c r="C429">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D429" t="s">
         <v>14</v>
       </c>
       <c r="E429" t="s">
         <v>15</v>
       </c>
       <c r="F429">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G429" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>3443</v>
+        <v>16</v>
       </c>
       <c r="I429">
-        <v>3543</v>
+        <v>6733</v>
       </c>
       <c r="J429" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K429" t="s">
         <v>18</v>
       </c>
       <c r="L429" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M429" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="430" spans="1:13">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
-        <v>456</v>
+        <v>387</v>
       </c>
       <c r="C430">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D430" t="s">
         <v>14</v>
       </c>
       <c r="E430" t="s">
         <v>15</v>
       </c>
       <c r="F430">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G430" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H430">
-        <v>3437</v>
+        <v>6613</v>
       </c>
       <c r="I430">
-        <v>3537</v>
+        <v>6713</v>
       </c>
       <c r="J430" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K430" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L430" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M430" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="431" spans="1:13">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C431">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D431" t="s">
         <v>14</v>
       </c>
       <c r="E431" t="s">
         <v>15</v>
       </c>
       <c r="F431">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G431" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H431">
-        <v>3400</v>
+        <v>6611</v>
       </c>
       <c r="I431">
-        <v>3500</v>
+        <v>6711</v>
       </c>
       <c r="J431" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K431" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L431" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M431" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="432" spans="1:13">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C432">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D432" t="s">
         <v>14</v>
       </c>
       <c r="E432" t="s">
         <v>15</v>
       </c>
       <c r="F432">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G432" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H432">
+        <v>6608</v>
       </c>
       <c r="I432">
-        <v>3523</v>
+        <v>6708</v>
       </c>
       <c r="J432" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K432" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L432" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M432" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="433" spans="1:13">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="C433">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D433" t="s">
         <v>14</v>
       </c>
       <c r="E433" t="s">
         <v>15</v>
       </c>
       <c r="F433">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G433" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H433">
+        <v>6604</v>
       </c>
       <c r="I433">
-        <v>3524</v>
+        <v>6704</v>
       </c>
       <c r="J433" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K433" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L433" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M433" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="434" spans="1:13">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C434">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D434" t="s">
         <v>14</v>
       </c>
       <c r="E434" t="s">
         <v>15</v>
       </c>
       <c r="F434">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G434" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H434">
+        <v>6607</v>
       </c>
       <c r="I434">
-        <v>3530</v>
+        <v>6707</v>
       </c>
       <c r="J434" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K434" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L434" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M434" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="435" spans="1:13">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C435">
-        <v>12264</v>
+        <v>12423</v>
       </c>
       <c r="D435" t="s">
         <v>14</v>
       </c>
       <c r="E435" t="s">
         <v>15</v>
       </c>
       <c r="F435">
         <v>27500</v>
       </c>
       <c r="G435" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>3421</v>
+        <v>16</v>
       </c>
       <c r="I435">
-        <v>3521</v>
+        <v>5931</v>
       </c>
       <c r="J435" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K435" t="s">
         <v>18</v>
       </c>
       <c r="L435" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="M435" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="436" spans="1:13">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="C436">
-        <v>12264</v>
+        <v>12423</v>
       </c>
       <c r="D436" t="s">
         <v>14</v>
       </c>
       <c r="E436" t="s">
         <v>15</v>
       </c>
       <c r="F436">
         <v>27500</v>
       </c>
       <c r="G436" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H436">
-        <v>3418</v>
+        <v>5807</v>
       </c>
       <c r="I436">
-        <v>3518</v>
+        <v>5907</v>
       </c>
       <c r="J436" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K436" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L436" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="M436" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="437" spans="1:13">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C437">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D437" t="s">
         <v>14</v>
       </c>
       <c r="E437" t="s">
         <v>15</v>
       </c>
       <c r="F437">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G437" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H437">
-        <v>3436</v>
+        <v>6602</v>
       </c>
       <c r="I437">
-        <v>3536</v>
+        <v>6702</v>
       </c>
       <c r="J437" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K437" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L437" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M437" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="438" spans="1:13">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438" t="s">
-        <v>464</v>
+        <v>13</v>
       </c>
       <c r="C438">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D438" t="s">
         <v>14</v>
       </c>
       <c r="E438" t="s">
         <v>15</v>
       </c>
       <c r="F438">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G438" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>3415</v>
+        <v>16</v>
       </c>
       <c r="I438">
-        <v>3515</v>
+        <v>6731</v>
       </c>
       <c r="J438" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K438" t="s">
         <v>18</v>
       </c>
       <c r="L438" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M438" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="439" spans="1:13">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C439">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D439" t="s">
         <v>14</v>
       </c>
       <c r="E439" t="s">
         <v>15</v>
       </c>
       <c r="F439">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G439" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H439">
+        <v>6617</v>
       </c>
       <c r="I439">
-        <v>3528</v>
+        <v>6717</v>
       </c>
       <c r="J439" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K439" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L439" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M439" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="440" spans="1:13">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C440">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D440" t="s">
         <v>14</v>
       </c>
       <c r="E440" t="s">
         <v>15</v>
       </c>
       <c r="F440">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G440" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H440">
-        <v>3413</v>
+        <v>6610</v>
       </c>
       <c r="I440">
-        <v>3513</v>
+        <v>6710</v>
       </c>
       <c r="J440" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K440" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L440" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M440" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="441" spans="1:13">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C441">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D441" t="s">
         <v>14</v>
       </c>
       <c r="E441" t="s">
         <v>15</v>
       </c>
       <c r="F441">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G441" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H441">
-        <v>3419</v>
+        <v>6609</v>
       </c>
       <c r="I441">
-        <v>3519</v>
+        <v>6709</v>
       </c>
       <c r="J441" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K441" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L441" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M441" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="442" spans="1:13">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C442">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D442" t="s">
         <v>14</v>
       </c>
       <c r="E442" t="s">
         <v>15</v>
       </c>
       <c r="F442">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G442" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H442">
-        <v>3414</v>
+        <v>6616</v>
       </c>
       <c r="I442">
-        <v>3514</v>
+        <v>6716</v>
       </c>
       <c r="J442" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K442" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L442" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="M442" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="443" spans="1:13">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="C443">
-        <v>12264</v>
+        <v>12423</v>
       </c>
       <c r="D443" t="s">
         <v>14</v>
       </c>
       <c r="E443" t="s">
         <v>15</v>
       </c>
       <c r="F443">
         <v>27500</v>
       </c>
       <c r="G443" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>3410</v>
+        <v>16</v>
       </c>
       <c r="I443">
-        <v>3510</v>
+        <v>5933</v>
       </c>
       <c r="J443" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K443" t="s">
         <v>18</v>
       </c>
       <c r="L443" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="M443" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="444" spans="1:13">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C444">
-        <v>12264</v>
+        <v>12423</v>
       </c>
       <c r="D444" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E444" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F444">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G444" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H444">
+        <v>5204</v>
       </c>
       <c r="I444">
-        <v>3526</v>
+        <v>5304</v>
       </c>
       <c r="J444" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K444" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L444" t="s">
-        <v>442</v>
+        <v>473</v>
       </c>
       <c r="M444" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="445" spans="1:13">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C445">
-        <v>12264</v>
+        <v>12423</v>
       </c>
       <c r="D445" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E445" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F445">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G445" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H445">
-        <v>3434</v>
+        <v>5201</v>
       </c>
       <c r="I445">
-        <v>3534</v>
+        <v>5301</v>
       </c>
       <c r="J445" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K445" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L445" t="s">
-        <v>442</v>
+        <v>473</v>
       </c>
       <c r="M445" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="446" spans="1:13">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C446">
-        <v>12264</v>
+        <v>12423</v>
       </c>
       <c r="D446" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E446" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F446">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G446" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H446">
-        <v>3440</v>
+        <v>5202</v>
       </c>
       <c r="I446">
-        <v>3540</v>
+        <v>5302</v>
       </c>
       <c r="J446" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K446" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L446" t="s">
-        <v>442</v>
+        <v>473</v>
       </c>
       <c r="M446" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="447" spans="1:13">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447" t="s">
+        <v>476</v>
+      </c>
+      <c r="C447">
+        <v>12423</v>
+      </c>
+      <c r="D447" t="s">
+        <v>29</v>
+      </c>
+      <c r="E447" t="s">
+        <v>30</v>
+      </c>
+      <c r="F447">
+        <v>30000</v>
+      </c>
+      <c r="G447" t="s">
+        <v>31</v>
+      </c>
+      <c r="H447">
+        <v>5205</v>
+      </c>
+      <c r="I447">
+        <v>5305</v>
+      </c>
+      <c r="J447" t="s">
+        <v>54</v>
+      </c>
+      <c r="K447" t="s">
+        <v>55</v>
+      </c>
+      <c r="L447" t="s">
         <v>473</v>
       </c>
-      <c r="C447">
-[...28 lines deleted...]
-      </c>
       <c r="M447" t="s">
-        <v>20</v>
+        <v>351</v>
       </c>
     </row>
     <row r="448" spans="1:13">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
-        <v>474</v>
+        <v>424</v>
       </c>
       <c r="C448">
-        <v>12264</v>
+        <v>12423</v>
       </c>
       <c r="D448" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E448" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F448">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G448" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>3417</v>
+        <v>31</v>
       </c>
       <c r="I448">
-        <v>3517</v>
+        <v>5315</v>
       </c>
       <c r="J448" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K448" t="s">
         <v>18</v>
       </c>
       <c r="L448" t="s">
-        <v>442</v>
+        <v>473</v>
       </c>
       <c r="M448" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="449" spans="1:13">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C449">
-        <v>12264</v>
+        <v>12423</v>
       </c>
       <c r="D449" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E449" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F449">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G449" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H449">
-        <v>3442</v>
+        <v>5206</v>
       </c>
       <c r="I449">
-        <v>3542</v>
+        <v>5306</v>
       </c>
       <c r="J449" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K449" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L449" t="s">
-        <v>442</v>
+        <v>473</v>
       </c>
       <c r="M449" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="450" spans="1:13">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="C450">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D450" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E450" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F450">
         <v>27500</v>
       </c>
       <c r="G450" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H450">
+        <v>7103</v>
       </c>
       <c r="I450">
-        <v>3531</v>
+        <v>7203</v>
       </c>
       <c r="J450" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K450" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L450" t="s">
-        <v>442</v>
+        <v>479</v>
       </c>
       <c r="M450" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="451" spans="1:13">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C451">
-        <v>12264</v>
+        <v>12458</v>
       </c>
       <c r="D451" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E451" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F451">
         <v>27500</v>
       </c>
       <c r="G451" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H451">
-        <v>3411</v>
+        <v>7100</v>
       </c>
       <c r="I451">
-        <v>3511</v>
+        <v>7200</v>
       </c>
       <c r="J451" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K451" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L451" t="s">
-        <v>442</v>
+        <v>479</v>
       </c>
       <c r="M451" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="452" spans="1:13">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C452">
-        <v>12245</v>
+        <v>12458</v>
       </c>
       <c r="D452" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E452" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="F452">
         <v>27500</v>
       </c>
       <c r="G452" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="I452">
-        <v>219</v>
+        <v>7231</v>
       </c>
       <c r="J452" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K452" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L452" t="s">
         <v>479</v>
       </c>
       <c r="M452" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="453" spans="1:13">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C453">
-        <v>12245</v>
+        <v>12458</v>
       </c>
       <c r="D453" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E453" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="F453">
         <v>27500</v>
       </c>
       <c r="G453" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H453">
-        <v>112</v>
+        <v>7102</v>
       </c>
       <c r="I453">
-        <v>212</v>
+        <v>7202</v>
       </c>
       <c r="J453" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K453" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L453" t="s">
         <v>479</v>
       </c>
       <c r="M453" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="454" spans="1:13">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="C454">
-        <v>12245</v>
+        <v>12458</v>
       </c>
       <c r="D454" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E454" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="F454">
         <v>27500</v>
       </c>
       <c r="G454" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H454">
-        <v>109</v>
+        <v>7105</v>
       </c>
       <c r="I454">
-        <v>209</v>
+        <v>7205</v>
       </c>
       <c r="J454" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K454" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L454" t="s">
         <v>479</v>
       </c>
       <c r="M454" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="455" spans="1:13">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C455">
-        <v>12245</v>
+        <v>12458</v>
       </c>
       <c r="D455" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E455" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="F455">
         <v>27500</v>
       </c>
       <c r="G455" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H455">
-        <v>117</v>
+        <v>7101</v>
       </c>
       <c r="I455">
-        <v>217</v>
+        <v>7201</v>
       </c>
       <c r="J455" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K455" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L455" t="s">
         <v>479</v>
       </c>
       <c r="M455" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="456" spans="1:13">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C456">
-        <v>12245</v>
+        <v>12458</v>
       </c>
       <c r="D456" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E456" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="F456">
         <v>27500</v>
       </c>
       <c r="G456" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H456">
-        <v>108</v>
+        <v>7104</v>
       </c>
       <c r="I456">
-        <v>208</v>
+        <v>7204</v>
       </c>
       <c r="J456" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K456" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L456" t="s">
         <v>479</v>
       </c>
       <c r="M456" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="457" spans="1:13">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C457">
-        <v>12245</v>
+        <v>12458</v>
       </c>
       <c r="D457" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E457" t="s">
-        <v>162</v>
+        <v>30</v>
       </c>
       <c r="F457">
         <v>27500</v>
       </c>
       <c r="G457" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H457">
-        <v>107</v>
+        <v>7106</v>
       </c>
       <c r="I457">
-        <v>207</v>
+        <v>7206</v>
       </c>
       <c r="J457" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K457" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L457" t="s">
         <v>479</v>
       </c>
       <c r="M457" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="458" spans="1:13">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C458">
-        <v>12245</v>
+        <v>12554</v>
       </c>
       <c r="D458" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E458" t="s">
-        <v>162</v>
+        <v>487</v>
       </c>
       <c r="F458">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G458" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H458">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="I458">
-        <v>206</v>
+        <v>33</v>
       </c>
       <c r="J458" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K458" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L458" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="M458" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="459" spans="1:13">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="C459">
-        <v>12245</v>
+        <v>12554</v>
       </c>
       <c r="D459" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E459" t="s">
-        <v>162</v>
+        <v>487</v>
       </c>
       <c r="F459">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G459" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H459">
-        <v>104</v>
+        <v>528</v>
       </c>
       <c r="I459">
-        <v>204</v>
+        <v>784</v>
       </c>
       <c r="J459" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K459" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L459" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="M459" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="460" spans="1:13">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
+        <v>490</v>
+      </c>
+      <c r="C460">
+        <v>12554</v>
+      </c>
+      <c r="D460" t="s">
+        <v>14</v>
+      </c>
+      <c r="E460" t="s">
         <v>487</v>
       </c>
-      <c r="C460">
-[...7 lines deleted...]
-      </c>
       <c r="F460">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G460" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H460">
-        <v>110</v>
+        <v>801</v>
       </c>
       <c r="I460">
-        <v>210</v>
+        <v>58</v>
       </c>
       <c r="J460" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K460" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L460" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="M460" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="461" spans="1:13">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
+        <v>491</v>
+      </c>
+      <c r="C461">
+        <v>12554</v>
+      </c>
+      <c r="D461" t="s">
+        <v>14</v>
+      </c>
+      <c r="E461" t="s">
+        <v>487</v>
+      </c>
+      <c r="F461">
+        <v>22500</v>
+      </c>
+      <c r="G461" t="s">
+        <v>16</v>
+      </c>
+      <c r="H461">
+        <v>2010</v>
+      </c>
+      <c r="I461">
+        <v>5010</v>
+      </c>
+      <c r="J461" t="s">
+        <v>54</v>
+      </c>
+      <c r="K461" t="s">
+        <v>32</v>
+      </c>
+      <c r="L461" t="s">
         <v>488</v>
       </c>
-      <c r="C461">
-[...28 lines deleted...]
-      </c>
       <c r="M461" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="462" spans="1:13">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="C462">
-        <v>12245</v>
+        <v>12554</v>
       </c>
       <c r="D462" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E462" t="s">
-        <v>162</v>
+        <v>487</v>
       </c>
       <c r="F462">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G462" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H462">
-        <v>111</v>
+        <v>1940</v>
       </c>
       <c r="I462">
-        <v>211</v>
+        <v>1950</v>
       </c>
       <c r="J462" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K462" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L462" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="M462" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="463" spans="1:13">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="C463">
-        <v>12245</v>
+        <v>12554</v>
       </c>
       <c r="D463" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E463" t="s">
-        <v>162</v>
+        <v>487</v>
       </c>
       <c r="F463">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G463" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H463">
-        <v>101</v>
+        <v>62</v>
       </c>
       <c r="I463">
-        <v>201</v>
+        <v>60</v>
       </c>
       <c r="J463" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K463" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L463" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="M463" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="464" spans="1:13">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="C464">
-        <v>12245</v>
+        <v>12554</v>
       </c>
       <c r="D464" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E464" t="s">
-        <v>162</v>
+        <v>487</v>
       </c>
       <c r="F464">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G464" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H464">
-        <v>105</v>
+        <v>2721</v>
       </c>
       <c r="I464">
-        <v>205</v>
+        <v>2722</v>
       </c>
       <c r="J464" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K464" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L464" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="M464" t="s">
-        <v>272</v>
+        <v>20</v>
       </c>
     </row>
     <row r="465" spans="1:13">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C465">
-        <v>12245</v>
+        <v>12554</v>
       </c>
       <c r="D465" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E465" t="s">
-        <v>162</v>
+        <v>487</v>
       </c>
       <c r="F465">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G465" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H465">
-        <v>114</v>
+        <v>547</v>
       </c>
       <c r="I465">
-        <v>214</v>
+        <v>803</v>
       </c>
       <c r="J465" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K465" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L465" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="M465" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="466" spans="1:13">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="C466">
-        <v>12245</v>
+        <v>12554</v>
       </c>
       <c r="D466" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E466" t="s">
-        <v>162</v>
+        <v>487</v>
       </c>
       <c r="F466">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G466" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H466">
-        <v>103</v>
+        <v>560</v>
       </c>
       <c r="I466">
-        <v>203</v>
+        <v>816</v>
       </c>
       <c r="J466" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K466" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L466" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="M466" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="467" spans="1:13">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="C467">
-        <v>12245</v>
+        <v>12554</v>
       </c>
       <c r="D467" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E467" t="s">
-        <v>162</v>
+        <v>487</v>
       </c>
       <c r="F467">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G467" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H467">
-        <v>102</v>
+        <v>530</v>
       </c>
       <c r="I467">
-        <v>202</v>
+        <v>786</v>
       </c>
       <c r="J467" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K467" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L467" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="M467" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="468" spans="1:13">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="C468">
-        <v>12298</v>
+        <v>12554</v>
       </c>
       <c r="D468" t="s">
         <v>14</v>
       </c>
       <c r="E468" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F468">
-        <v>4800</v>
+        <v>22500</v>
       </c>
       <c r="G468" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H468">
-        <v>3101</v>
+        <v>563</v>
       </c>
       <c r="I468">
-        <v>3201</v>
+        <v>819</v>
       </c>
       <c r="J468" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K468" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L468" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="M468" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="469" spans="1:13">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="C469">
-        <v>12298</v>
+        <v>12554</v>
       </c>
       <c r="D469" t="s">
         <v>14</v>
       </c>
       <c r="E469" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F469">
-        <v>4800</v>
+        <v>22500</v>
       </c>
       <c r="G469" t="s">
-        <v>135</v>
+        <v>16</v>
       </c>
       <c r="H469">
-        <v>3100</v>
+        <v>529</v>
       </c>
       <c r="I469">
-        <v>3200</v>
+        <v>785</v>
       </c>
       <c r="J469" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K469" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L469" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="M469" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="470" spans="1:13">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C470">
-        <v>12310</v>
+        <v>12554</v>
       </c>
       <c r="D470" t="s">
         <v>14</v>
       </c>
       <c r="E470" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F470">
-        <v>15000</v>
+        <v>22500</v>
       </c>
       <c r="G470" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H470">
-        <v>5056</v>
+        <v>546</v>
       </c>
       <c r="I470">
-        <v>5156</v>
+        <v>802</v>
       </c>
       <c r="J470" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K470" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L470" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="M470" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="471" spans="1:13">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C471">
-        <v>12298</v>
+        <v>12554</v>
       </c>
       <c r="D471" t="s">
         <v>14</v>
       </c>
       <c r="E471" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F471">
-        <v>4800</v>
+        <v>22500</v>
       </c>
       <c r="G471" t="s">
-        <v>135</v>
+        <v>16</v>
+      </c>
+      <c r="H471">
+        <v>4113</v>
       </c>
       <c r="I471">
-        <v>3203</v>
+        <v>4552</v>
       </c>
       <c r="J471" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K471" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L471" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="M471" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="472" spans="1:13">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C472">
-        <v>12310</v>
+        <v>12554</v>
       </c>
       <c r="D472" t="s">
         <v>14</v>
       </c>
       <c r="E472" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F472">
-        <v>15000</v>
+        <v>22500</v>
       </c>
       <c r="G472" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>5157</v>
+        <v>16</v>
       </c>
       <c r="J472" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K472" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L472" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="M472" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="473" spans="1:13">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C473">
-        <v>12298</v>
+        <v>12554</v>
       </c>
       <c r="D473" t="s">
         <v>14</v>
       </c>
       <c r="E473" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F473">
-        <v>4800</v>
+        <v>22500</v>
       </c>
       <c r="G473" t="s">
-        <v>135</v>
+        <v>16</v>
+      </c>
+      <c r="H473">
+        <v>5112</v>
       </c>
       <c r="I473">
-        <v>3205</v>
+        <v>5113</v>
       </c>
       <c r="J473" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K473" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L473" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="M473" t="s">
-        <v>20</v>
+        <v>504</v>
       </c>
     </row>
     <row r="474" spans="1:13">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="C474">
-        <v>12298</v>
+        <v>12554</v>
       </c>
       <c r="D474" t="s">
         <v>14</v>
       </c>
       <c r="E474" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F474">
-        <v>4800</v>
+        <v>22500</v>
       </c>
       <c r="G474" t="s">
-        <v>135</v>
+        <v>16</v>
+      </c>
+      <c r="H474">
+        <v>325</v>
       </c>
       <c r="I474">
-        <v>3202</v>
+        <v>354</v>
       </c>
       <c r="J474" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K474" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L474" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="M474" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="475" spans="1:13">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C475">
-        <v>12310</v>
+        <v>12554</v>
       </c>
       <c r="D475" t="s">
         <v>14</v>
       </c>
       <c r="E475" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F475">
-        <v>15000</v>
+        <v>22500</v>
       </c>
       <c r="G475" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H475">
-        <v>5055</v>
+        <v>4872</v>
       </c>
       <c r="I475">
-        <v>5155</v>
+        <v>4873</v>
       </c>
       <c r="J475" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K475" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L475" t="s">
-        <v>499</v>
+        <v>488</v>
       </c>
       <c r="M475" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="476" spans="1:13">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="C476">
-        <v>12379</v>
+        <v>12554</v>
       </c>
       <c r="D476" t="s">
         <v>14</v>
       </c>
       <c r="E476" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F476">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G476" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H476">
+        <v>2411</v>
       </c>
       <c r="I476">
-        <v>6216</v>
+        <v>2414</v>
       </c>
       <c r="J476" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K476" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L476" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="M476" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="477" spans="1:13">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C477">
-        <v>12379</v>
+        <v>12554</v>
       </c>
       <c r="D477" t="s">
         <v>14</v>
       </c>
       <c r="E477" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F477">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G477" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H477">
-        <v>6207</v>
+        <v>562</v>
       </c>
       <c r="I477">
-        <v>6307</v>
+        <v>818</v>
       </c>
       <c r="J477" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K477" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L477" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="M477" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="478" spans="1:13">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C478">
-        <v>12344</v>
+        <v>12554</v>
       </c>
       <c r="D478" t="s">
         <v>14</v>
       </c>
       <c r="E478" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F478">
-        <v>30000</v>
+        <v>22500</v>
       </c>
       <c r="G478" t="s">
         <v>16</v>
       </c>
       <c r="H478">
-        <v>5702</v>
+        <v>531</v>
       </c>
       <c r="I478">
-        <v>5802</v>
+        <v>787</v>
       </c>
       <c r="J478" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K478" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L478" t="s">
-        <v>509</v>
+        <v>488</v>
       </c>
       <c r="M478" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="479" spans="1:13">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479" t="s">
         <v>510</v>
       </c>
       <c r="C479">
-        <v>12379</v>
+        <v>12554</v>
       </c>
       <c r="D479" t="s">
         <v>14</v>
       </c>
       <c r="E479" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F479">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G479" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H479">
+        <v>561</v>
       </c>
       <c r="I479">
-        <v>6325</v>
+        <v>817</v>
       </c>
       <c r="J479" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K479" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L479" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="M479" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="480" spans="1:13">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480" t="s">
         <v>511</v>
       </c>
       <c r="C480">
-        <v>12379</v>
+        <v>12554</v>
       </c>
       <c r="D480" t="s">
         <v>14</v>
       </c>
       <c r="E480" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F480">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G480" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H480">
+        <v>544</v>
       </c>
       <c r="I480">
-        <v>6327</v>
+        <v>800</v>
       </c>
       <c r="J480" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K480" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L480" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="M480" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="481" spans="1:13">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481" t="s">
         <v>512</v>
       </c>
       <c r="C481">
-        <v>12379</v>
+        <v>12554</v>
       </c>
       <c r="D481" t="s">
         <v>14</v>
       </c>
       <c r="E481" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F481">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G481" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H481">
+        <v>2702</v>
       </c>
       <c r="I481">
-        <v>6322</v>
+        <v>451</v>
       </c>
       <c r="J481" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K481" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L481" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="M481" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="482" spans="1:13">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482" t="s">
         <v>513</v>
       </c>
       <c r="C482">
-        <v>12379</v>
+        <v>12554</v>
       </c>
       <c r="D482" t="s">
         <v>14</v>
       </c>
       <c r="E482" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F482">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G482" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H482">
-        <v>6224</v>
+        <v>256</v>
       </c>
       <c r="I482">
-        <v>6324</v>
+        <v>257</v>
       </c>
       <c r="J482" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K482" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L482" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="M482" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="483" spans="1:13">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483" t="s">
         <v>514</v>
       </c>
       <c r="C483">
-        <v>12344</v>
+        <v>12578</v>
       </c>
       <c r="D483" t="s">
         <v>14</v>
       </c>
       <c r="E483" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F483">
-        <v>30000</v>
+        <v>4800</v>
       </c>
       <c r="G483" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H483">
-        <v>5701</v>
+        <v>2809</v>
       </c>
       <c r="I483">
-        <v>5801</v>
+        <v>2909</v>
       </c>
       <c r="J483" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K483" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L483" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="M483" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="484" spans="1:13">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484" t="s">
+        <v>516</v>
+      </c>
+      <c r="C484">
+        <v>12578</v>
+      </c>
+      <c r="D484" t="s">
+        <v>14</v>
+      </c>
+      <c r="E484" t="s">
+        <v>487</v>
+      </c>
+      <c r="F484">
+        <v>4800</v>
+      </c>
+      <c r="G484" t="s">
+        <v>31</v>
+      </c>
+      <c r="H484">
+        <v>2808</v>
+      </c>
+      <c r="I484">
+        <v>2908</v>
+      </c>
+      <c r="J484" t="s">
+        <v>54</v>
+      </c>
+      <c r="K484" t="s">
+        <v>32</v>
+      </c>
+      <c r="L484" t="s">
         <v>515</v>
-      </c>
-[...28 lines deleted...]
-        <v>509</v>
       </c>
       <c r="M484" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="485" spans="1:13">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C485">
-        <v>12379</v>
+        <v>12578</v>
       </c>
       <c r="D485" t="s">
         <v>14</v>
       </c>
       <c r="E485" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F485">
-        <v>27500</v>
+        <v>4800</v>
       </c>
       <c r="G485" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H485">
+        <v>2807</v>
       </c>
       <c r="I485">
-        <v>6312</v>
+        <v>2907</v>
       </c>
       <c r="J485" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K485" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L485" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="M485" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="486" spans="1:13">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C486">
-        <v>12379</v>
+        <v>12578</v>
       </c>
       <c r="D486" t="s">
         <v>14</v>
       </c>
       <c r="E486" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F486">
-        <v>27500</v>
+        <v>4800</v>
       </c>
       <c r="G486" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H486">
+        <v>2802</v>
       </c>
       <c r="I486">
-        <v>6423</v>
+        <v>2902</v>
       </c>
       <c r="J486" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K486" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L486" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="M486" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="487" spans="1:13">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C487">
-        <v>12379</v>
+        <v>12578</v>
       </c>
       <c r="D487" t="s">
         <v>14</v>
       </c>
       <c r="E487" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F487">
-        <v>27500</v>
+        <v>4800</v>
       </c>
       <c r="G487" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H487">
-        <v>6204</v>
+        <v>2804</v>
       </c>
       <c r="I487">
-        <v>6304</v>
+        <v>2904</v>
       </c>
       <c r="J487" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K487" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L487" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="M487" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="488" spans="1:13">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C488">
-        <v>12344</v>
+        <v>12578</v>
       </c>
       <c r="D488" t="s">
         <v>14</v>
       </c>
       <c r="E488" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F488">
-        <v>30000</v>
+        <v>4800</v>
       </c>
       <c r="G488" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H488">
-        <v>5700</v>
+        <v>2801</v>
       </c>
       <c r="I488">
-        <v>5800</v>
+        <v>2901</v>
       </c>
       <c r="J488" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K488" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L488" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="M488" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="489" spans="1:13">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C489">
-        <v>12379</v>
+        <v>12578</v>
       </c>
       <c r="D489" t="s">
         <v>14</v>
       </c>
       <c r="E489" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F489">
-        <v>27500</v>
+        <v>4800</v>
       </c>
       <c r="G489" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H489">
+        <v>2803</v>
       </c>
       <c r="I489">
-        <v>6326</v>
+        <v>2903</v>
       </c>
       <c r="J489" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K489" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L489" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="M489" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="490" spans="1:13">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490" t="s">
-        <v>521</v>
+        <v>354</v>
       </c>
       <c r="C490">
-        <v>12379</v>
+        <v>12578</v>
       </c>
       <c r="D490" t="s">
         <v>14</v>
       </c>
       <c r="E490" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F490">
-        <v>27500</v>
+        <v>4800</v>
       </c>
       <c r="G490" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H490">
-        <v>6200</v>
+        <v>2806</v>
       </c>
       <c r="I490">
-        <v>6300</v>
+        <v>2906</v>
       </c>
       <c r="J490" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K490" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L490" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="M490" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="491" spans="1:13">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491" t="s">
         <v>522</v>
       </c>
       <c r="C491">
-        <v>12379</v>
+        <v>12578</v>
       </c>
       <c r="D491" t="s">
         <v>14</v>
       </c>
       <c r="E491" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F491">
-        <v>27500</v>
+        <v>4800</v>
       </c>
       <c r="G491" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H491">
+        <v>2800</v>
       </c>
       <c r="I491">
-        <v>6214</v>
+        <v>2900</v>
       </c>
       <c r="J491" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K491" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L491" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="M491" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="492" spans="1:13">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492" t="s">
         <v>523</v>
       </c>
       <c r="C492">
-        <v>12379</v>
+        <v>12578</v>
       </c>
       <c r="D492" t="s">
         <v>14</v>
       </c>
       <c r="E492" t="s">
-        <v>15</v>
+        <v>487</v>
       </c>
       <c r="F492">
-        <v>27500</v>
+        <v>4800</v>
       </c>
       <c r="G492" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H492">
-        <v>6201</v>
+        <v>2805</v>
       </c>
       <c r="I492">
-        <v>6301</v>
+        <v>2905</v>
       </c>
       <c r="J492" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K492" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L492" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="M492" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="493" spans="1:13">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493" t="s">
+        <v>501</v>
+      </c>
+      <c r="C493">
+        <v>18634</v>
+      </c>
+      <c r="D493" t="s">
         <v>524</v>
       </c>
-      <c r="C493">
-[...4 lines deleted...]
-      </c>
       <c r="E493" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F493">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G493" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H493">
+        <v>4113</v>
       </c>
       <c r="I493">
-        <v>6317</v>
+        <v>4552</v>
       </c>
       <c r="J493" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K493" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L493" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="M493" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="494" spans="1:13">
       <c r="A494">
         <v>493</v>
       </c>
       <c r="B494" t="s">
+        <v>510</v>
+      </c>
+      <c r="C494">
+        <v>18634</v>
+      </c>
+      <c r="D494" t="s">
+        <v>524</v>
+      </c>
+      <c r="E494" t="s">
         <v>525</v>
       </c>
-      <c r="C494">
-[...7 lines deleted...]
-      </c>
       <c r="F494">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G494" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H494">
+        <v>561</v>
       </c>
       <c r="I494">
-        <v>6412</v>
+        <v>817</v>
       </c>
       <c r="J494" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K494" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L494" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="M494" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="495" spans="1:13">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495" t="s">
-        <v>526</v>
+        <v>489</v>
       </c>
       <c r="C495">
-        <v>12344</v>
+        <v>18634</v>
       </c>
       <c r="D495" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E495" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F495">
-        <v>30000</v>
+        <v>22500</v>
       </c>
       <c r="G495" t="s">
         <v>16</v>
       </c>
       <c r="H495">
-        <v>5703</v>
+        <v>528</v>
       </c>
       <c r="I495">
-        <v>5803</v>
+        <v>784</v>
       </c>
       <c r="J495" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K495" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L495" t="s">
-        <v>509</v>
+        <v>488</v>
       </c>
       <c r="M495" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="496" spans="1:13">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496" t="s">
-        <v>527</v>
+        <v>495</v>
       </c>
       <c r="C496">
-        <v>12379</v>
+        <v>18634</v>
       </c>
       <c r="D496" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E496" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F496">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G496" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H496">
+        <v>547</v>
       </c>
       <c r="I496">
-        <v>6328</v>
+        <v>803</v>
       </c>
       <c r="J496" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K496" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L496" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="M496" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="497" spans="1:13">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
       <c r="C497">
-        <v>12379</v>
+        <v>18634</v>
       </c>
       <c r="D497" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E497" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F497">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G497" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H497">
+        <v>256</v>
       </c>
       <c r="I497">
-        <v>6319</v>
+        <v>257</v>
       </c>
       <c r="J497" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K497" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L497" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="M497" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="498" spans="1:13">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498" t="s">
-        <v>529</v>
+        <v>494</v>
       </c>
       <c r="C498">
-        <v>12344</v>
+        <v>18634</v>
       </c>
       <c r="D498" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E498" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F498">
-        <v>30000</v>
+        <v>22500</v>
       </c>
       <c r="G498" t="s">
         <v>16</v>
       </c>
+      <c r="H498">
+        <v>2721</v>
+      </c>
       <c r="I498">
-        <v>5840</v>
+        <v>2722</v>
       </c>
       <c r="J498" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K498" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L498" t="s">
-        <v>509</v>
+        <v>488</v>
       </c>
       <c r="M498" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="499" spans="1:13">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499" t="s">
-        <v>530</v>
+        <v>486</v>
       </c>
       <c r="C499">
-        <v>12344</v>
+        <v>18634</v>
       </c>
       <c r="D499" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E499" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F499">
-        <v>30000</v>
+        <v>22500</v>
       </c>
       <c r="G499" t="s">
         <v>16</v>
       </c>
       <c r="H499">
-        <v>5706</v>
+        <v>52</v>
       </c>
       <c r="I499">
-        <v>5806</v>
+        <v>33</v>
       </c>
       <c r="J499" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K499" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L499" t="s">
-        <v>509</v>
+        <v>488</v>
       </c>
       <c r="M499" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="500" spans="1:13">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500" t="s">
-        <v>531</v>
+        <v>498</v>
       </c>
       <c r="C500">
-        <v>12344</v>
+        <v>18634</v>
       </c>
       <c r="D500" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E500" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F500">
-        <v>30000</v>
+        <v>22500</v>
       </c>
       <c r="G500" t="s">
         <v>16</v>
       </c>
       <c r="H500">
-        <v>5704</v>
+        <v>563</v>
       </c>
       <c r="I500">
-        <v>5804</v>
+        <v>819</v>
       </c>
       <c r="J500" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K500" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L500" t="s">
-        <v>509</v>
+        <v>488</v>
       </c>
       <c r="M500" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="501" spans="1:13">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501" t="s">
-        <v>532</v>
+        <v>505</v>
       </c>
       <c r="C501">
-        <v>12379</v>
+        <v>18634</v>
       </c>
       <c r="D501" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E501" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F501">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G501" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H501">
-        <v>6202</v>
+        <v>325</v>
       </c>
       <c r="I501">
-        <v>6302</v>
+        <v>354</v>
       </c>
       <c r="J501" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K501" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L501" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="M501" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="502" spans="1:13">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502" t="s">
-        <v>533</v>
+        <v>492</v>
       </c>
       <c r="C502">
-        <v>12379</v>
+        <v>18634</v>
       </c>
       <c r="D502" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E502" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F502">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G502" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H502">
-        <v>6203</v>
+        <v>1940</v>
       </c>
       <c r="I502">
-        <v>6303</v>
+        <v>1950</v>
       </c>
       <c r="J502" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K502" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L502" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="M502" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="503" spans="1:13">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503" t="s">
-        <v>534</v>
+        <v>490</v>
       </c>
       <c r="C503">
-        <v>12346</v>
+        <v>18634</v>
       </c>
       <c r="D503" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E503" t="s">
-        <v>162</v>
+        <v>525</v>
       </c>
       <c r="F503">
-        <v>9600</v>
+        <v>22500</v>
       </c>
       <c r="G503" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H503">
-        <v>2901</v>
+        <v>801</v>
       </c>
       <c r="I503">
-        <v>3001</v>
+        <v>58</v>
       </c>
       <c r="J503" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K503" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L503" t="s">
-        <v>535</v>
+        <v>488</v>
       </c>
       <c r="M503" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="504" spans="1:13">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504" t="s">
-        <v>536</v>
+        <v>506</v>
       </c>
       <c r="C504">
-        <v>12328</v>
+        <v>18634</v>
       </c>
       <c r="D504" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E504" t="s">
-        <v>162</v>
+        <v>525</v>
       </c>
       <c r="F504">
-        <v>6666</v>
+        <v>22500</v>
       </c>
       <c r="G504" t="s">
         <v>16</v>
       </c>
       <c r="H504">
-        <v>2850</v>
+        <v>4872</v>
       </c>
       <c r="I504">
-        <v>2950</v>
+        <v>4873</v>
       </c>
       <c r="J504" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K504" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L504" t="s">
-        <v>536</v>
+        <v>488</v>
       </c>
       <c r="M504" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="505" spans="1:13">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505" t="s">
-        <v>537</v>
+        <v>503</v>
       </c>
       <c r="C505">
-        <v>12378</v>
+        <v>18634</v>
       </c>
       <c r="D505" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E505" t="s">
-        <v>162</v>
+        <v>525</v>
       </c>
       <c r="F505">
-        <v>30000</v>
+        <v>22500</v>
       </c>
       <c r="G505" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H505">
-        <v>6420</v>
+        <v>5112</v>
       </c>
       <c r="I505">
-        <v>6520</v>
+        <v>5113</v>
       </c>
       <c r="J505" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K505" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L505" t="s">
-        <v>538</v>
+        <v>488</v>
       </c>
       <c r="M505" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="506" spans="1:13">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506" t="s">
-        <v>537</v>
+        <v>507</v>
       </c>
       <c r="C506">
-        <v>12378</v>
+        <v>18634</v>
       </c>
       <c r="D506" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E506" t="s">
-        <v>162</v>
+        <v>525</v>
       </c>
       <c r="F506">
-        <v>30000</v>
+        <v>22500</v>
       </c>
       <c r="G506" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H506">
-        <v>6420</v>
+        <v>2411</v>
       </c>
       <c r="I506">
-        <v>6520</v>
+        <v>2414</v>
       </c>
       <c r="J506" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K506" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L506" t="s">
-        <v>538</v>
+        <v>488</v>
       </c>
       <c r="M506" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="507" spans="1:13">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507" t="s">
-        <v>419</v>
+        <v>493</v>
       </c>
       <c r="C507">
-        <v>12378</v>
+        <v>18634</v>
       </c>
       <c r="D507" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E507" t="s">
-        <v>162</v>
+        <v>525</v>
       </c>
       <c r="F507">
-        <v>30000</v>
+        <v>22500</v>
       </c>
       <c r="G507" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H507">
-        <v>6422</v>
+        <v>62</v>
       </c>
       <c r="I507">
-        <v>6522</v>
+        <v>60</v>
       </c>
       <c r="J507" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K507" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L507" t="s">
-        <v>538</v>
+        <v>488</v>
       </c>
       <c r="M507" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="508" spans="1:13">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508" t="s">
-        <v>399</v>
+        <v>512</v>
       </c>
       <c r="C508">
-        <v>12378</v>
+        <v>18634</v>
       </c>
       <c r="D508" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E508" t="s">
-        <v>162</v>
+        <v>525</v>
       </c>
       <c r="F508">
-        <v>30000</v>
+        <v>22500</v>
       </c>
       <c r="G508" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H508">
-        <v>6412</v>
+        <v>2702</v>
       </c>
       <c r="I508">
-        <v>6512</v>
+        <v>451</v>
       </c>
       <c r="J508" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K508" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L508" t="s">
-        <v>538</v>
+        <v>488</v>
       </c>
       <c r="M508" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="509" spans="1:13">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509" t="s">
-        <v>539</v>
+        <v>496</v>
       </c>
       <c r="C509">
-        <v>12346</v>
+        <v>18634</v>
       </c>
       <c r="D509" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E509" t="s">
-        <v>162</v>
+        <v>525</v>
       </c>
       <c r="F509">
-        <v>9600</v>
+        <v>22500</v>
       </c>
       <c r="G509" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H509">
-        <v>2900</v>
+        <v>560</v>
       </c>
       <c r="I509">
-        <v>3000</v>
+        <v>816</v>
       </c>
       <c r="J509" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K509" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L509" t="s">
-        <v>535</v>
+        <v>488</v>
       </c>
       <c r="M509" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="510" spans="1:13">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
-        <v>540</v>
+        <v>509</v>
       </c>
       <c r="C510">
-        <v>12356</v>
+        <v>18634</v>
       </c>
       <c r="D510" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E510" t="s">
-        <v>162</v>
+        <v>525</v>
       </c>
       <c r="F510">
-        <v>7100</v>
+        <v>22500</v>
       </c>
       <c r="G510" t="s">
         <v>16</v>
       </c>
       <c r="H510">
-        <v>4300</v>
+        <v>531</v>
       </c>
       <c r="I510">
-        <v>4400</v>
+        <v>787</v>
       </c>
       <c r="J510" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K510" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L510" t="s">
-        <v>540</v>
+        <v>488</v>
       </c>
       <c r="M510" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="511" spans="1:13">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511" t="s">
-        <v>541</v>
+        <v>500</v>
       </c>
       <c r="C511">
-        <v>12356</v>
+        <v>18634</v>
       </c>
       <c r="D511" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E511" t="s">
-        <v>162</v>
+        <v>525</v>
       </c>
       <c r="F511">
-        <v>7100</v>
+        <v>22500</v>
       </c>
       <c r="G511" t="s">
         <v>16</v>
       </c>
       <c r="H511">
-        <v>4301</v>
+        <v>546</v>
       </c>
       <c r="I511">
-        <v>4401</v>
+        <v>802</v>
       </c>
       <c r="J511" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K511" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L511" t="s">
-        <v>540</v>
+        <v>488</v>
       </c>
       <c r="M511" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="512" spans="1:13">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512" t="s">
-        <v>542</v>
+        <v>491</v>
       </c>
       <c r="C512">
-        <v>12378</v>
+        <v>18634</v>
       </c>
       <c r="D512" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E512" t="s">
-        <v>162</v>
+        <v>525</v>
       </c>
       <c r="F512">
-        <v>30000</v>
+        <v>22500</v>
       </c>
       <c r="G512" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H512">
-        <v>6424</v>
+        <v>2010</v>
       </c>
       <c r="I512">
-        <v>6524</v>
+        <v>5010</v>
       </c>
       <c r="J512" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K512" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L512" t="s">
-        <v>538</v>
+        <v>488</v>
       </c>
       <c r="M512" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="513" spans="1:13">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513" t="s">
-        <v>543</v>
+        <v>511</v>
       </c>
       <c r="C513">
-        <v>12378</v>
+        <v>18634</v>
       </c>
       <c r="D513" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E513" t="s">
-        <v>162</v>
+        <v>525</v>
       </c>
       <c r="F513">
-        <v>30000</v>
+        <v>22500</v>
       </c>
       <c r="G513" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H513">
-        <v>6425</v>
+        <v>544</v>
       </c>
       <c r="I513">
-        <v>6525</v>
+        <v>800</v>
       </c>
       <c r="J513" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K513" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L513" t="s">
-        <v>538</v>
+        <v>488</v>
       </c>
       <c r="M513" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="514" spans="1:13">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514" t="s">
-        <v>544</v>
+        <v>508</v>
       </c>
       <c r="C514">
-        <v>12336</v>
+        <v>18634</v>
       </c>
       <c r="D514" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E514" t="s">
-        <v>162</v>
+        <v>525</v>
       </c>
       <c r="F514">
-        <v>5520</v>
+        <v>22500</v>
       </c>
       <c r="G514" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H514">
-        <v>2875</v>
+        <v>562</v>
       </c>
       <c r="I514">
-        <v>2975</v>
+        <v>818</v>
       </c>
       <c r="J514" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K514" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L514" t="s">
-        <v>544</v>
+        <v>488</v>
       </c>
       <c r="M514" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="515" spans="1:13">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515" t="s">
-        <v>545</v>
+        <v>499</v>
       </c>
       <c r="C515">
-        <v>12422</v>
+        <v>18634</v>
       </c>
       <c r="D515" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E515" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F515">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G515" t="s">
-        <v>69</v>
+        <v>16</v>
+      </c>
+      <c r="H515">
+        <v>529</v>
       </c>
       <c r="I515">
-        <v>5218</v>
+        <v>785</v>
       </c>
       <c r="J515" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K515" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L515" t="s">
-        <v>546</v>
+        <v>488</v>
       </c>
       <c r="M515" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="516" spans="1:13">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516" t="s">
-        <v>547</v>
+        <v>502</v>
       </c>
       <c r="C516">
-        <v>12422</v>
+        <v>18634</v>
       </c>
       <c r="D516" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E516" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F516">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G516" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>5217</v>
+        <v>16</v>
       </c>
       <c r="J516" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K516" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L516" t="s">
-        <v>546</v>
+        <v>488</v>
       </c>
       <c r="M516" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="517" spans="1:13">
       <c r="A517">
         <v>516</v>
       </c>
       <c r="B517" t="s">
-        <v>548</v>
+        <v>497</v>
       </c>
       <c r="C517">
-        <v>12422</v>
+        <v>18634</v>
       </c>
       <c r="D517" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E517" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F517">
-        <v>27500</v>
+        <v>22500</v>
       </c>
       <c r="G517" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H517">
-        <v>5111</v>
+        <v>530</v>
       </c>
       <c r="I517">
-        <v>5211</v>
+        <v>786</v>
       </c>
       <c r="J517" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K517" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L517" t="s">
-        <v>546</v>
+        <v>488</v>
       </c>
       <c r="M517" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="518" spans="1:13">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518" t="s">
-        <v>549</v>
+        <v>521</v>
       </c>
       <c r="C518">
-        <v>12422</v>
+        <v>18658</v>
       </c>
       <c r="D518" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E518" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F518">
-        <v>27500</v>
+        <v>4800</v>
       </c>
       <c r="G518" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H518">
-        <v>5112</v>
+        <v>2803</v>
       </c>
       <c r="I518">
-        <v>5212</v>
+        <v>2903</v>
       </c>
       <c r="J518" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K518" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L518" t="s">
-        <v>546</v>
+        <v>515</v>
       </c>
       <c r="M518" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="519" spans="1:13">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519" t="s">
-        <v>550</v>
+        <v>514</v>
       </c>
       <c r="C519">
-        <v>12422</v>
+        <v>18658</v>
       </c>
       <c r="D519" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E519" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F519">
-        <v>27500</v>
+        <v>4800</v>
       </c>
       <c r="G519" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H519">
+        <v>2809</v>
       </c>
       <c r="I519">
-        <v>5219</v>
+        <v>2909</v>
       </c>
       <c r="J519" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K519" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L519" t="s">
-        <v>546</v>
+        <v>515</v>
       </c>
       <c r="M519" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="520" spans="1:13">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520" t="s">
-        <v>551</v>
+        <v>516</v>
       </c>
       <c r="C520">
-        <v>12422</v>
+        <v>18658</v>
       </c>
       <c r="D520" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E520" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F520">
-        <v>27500</v>
+        <v>4800</v>
       </c>
       <c r="G520" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H520">
-        <v>5101</v>
+        <v>2808</v>
       </c>
       <c r="I520">
-        <v>5201</v>
+        <v>2908</v>
       </c>
       <c r="J520" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K520" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L520" t="s">
-        <v>546</v>
+        <v>515</v>
       </c>
       <c r="M520" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="521" spans="1:13">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521" t="s">
-        <v>552</v>
+        <v>517</v>
       </c>
       <c r="C521">
-        <v>12422</v>
+        <v>18658</v>
       </c>
       <c r="D521" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E521" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F521">
-        <v>27500</v>
+        <v>4800</v>
       </c>
       <c r="G521" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H521">
-        <v>5113</v>
+        <v>2807</v>
       </c>
       <c r="I521">
-        <v>5213</v>
+        <v>2907</v>
       </c>
       <c r="J521" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K521" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L521" t="s">
-        <v>546</v>
+        <v>515</v>
       </c>
       <c r="M521" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="522" spans="1:13">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522" t="s">
-        <v>553</v>
+        <v>354</v>
       </c>
       <c r="C522">
-        <v>12422</v>
+        <v>18658</v>
       </c>
       <c r="D522" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E522" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F522">
-        <v>27500</v>
+        <v>4800</v>
       </c>
       <c r="G522" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H522">
-        <v>5110</v>
+        <v>2806</v>
       </c>
       <c r="I522">
-        <v>5210</v>
+        <v>2906</v>
       </c>
       <c r="J522" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K522" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L522" t="s">
-        <v>546</v>
+        <v>515</v>
       </c>
       <c r="M522" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="523" spans="1:13">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523" t="s">
-        <v>554</v>
+        <v>523</v>
       </c>
       <c r="C523">
-        <v>12422</v>
+        <v>18658</v>
       </c>
       <c r="D523" t="s">
-        <v>14</v>
+        <v>524</v>
       </c>
       <c r="E523" t="s">
-        <v>15</v>
+        <v>525</v>
       </c>
       <c r="F523">
-        <v>27500</v>
+        <v>4800</v>
       </c>
       <c r="G523" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H523">
-        <v>5100</v>
+        <v>2805</v>
       </c>
       <c r="I523">
-        <v>5200</v>
+        <v>2905</v>
       </c>
       <c r="J523" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K523" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L523" t="s">
-        <v>546</v>
+        <v>515</v>
       </c>
       <c r="M523" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="524" spans="1:13">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524" t="s">
+        <v>519</v>
+      </c>
+      <c r="C524">
+        <v>18658</v>
+      </c>
+      <c r="D524" t="s">
+        <v>524</v>
+      </c>
+      <c r="E524" t="s">
         <v>525</v>
       </c>
-      <c r="C524">
-[...7 lines deleted...]
-      </c>
       <c r="F524">
-        <v>30000</v>
+        <v>4800</v>
       </c>
       <c r="G524" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H524">
+        <v>2804</v>
       </c>
       <c r="I524">
-        <v>5315</v>
+        <v>2904</v>
       </c>
       <c r="J524" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K524" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L524" t="s">
-        <v>555</v>
+        <v>515</v>
       </c>
       <c r="M524" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="525" spans="1:13">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525" t="s">
-        <v>547</v>
+        <v>518</v>
       </c>
       <c r="C525">
-        <v>12422</v>
+        <v>18658</v>
       </c>
       <c r="D525" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E525" t="s">
-        <v>110</v>
+        <v>525</v>
       </c>
       <c r="F525">
-        <v>30000</v>
+        <v>4800</v>
       </c>
       <c r="G525" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H525">
+        <v>2802</v>
+      </c>
+      <c r="I525">
+        <v>2902</v>
       </c>
       <c r="J525" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K525" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L525" t="s">
-        <v>555</v>
+        <v>515</v>
       </c>
       <c r="M525" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="526" spans="1:13">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526" t="s">
-        <v>556</v>
+        <v>520</v>
       </c>
       <c r="C526">
-        <v>12422</v>
+        <v>18658</v>
       </c>
       <c r="D526" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E526" t="s">
-        <v>110</v>
+        <v>525</v>
       </c>
       <c r="F526">
-        <v>30000</v>
+        <v>4800</v>
       </c>
       <c r="G526" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H526">
-        <v>5206</v>
+        <v>2801</v>
       </c>
       <c r="I526">
-        <v>5306</v>
+        <v>2901</v>
       </c>
       <c r="J526" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K526" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L526" t="s">
-        <v>555</v>
+        <v>515</v>
       </c>
       <c r="M526" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="527" spans="1:13">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527" t="s">
-        <v>557</v>
+        <v>522</v>
       </c>
       <c r="C527">
-        <v>12422</v>
+        <v>18658</v>
       </c>
       <c r="D527" t="s">
-        <v>90</v>
+        <v>524</v>
       </c>
       <c r="E527" t="s">
-        <v>110</v>
+        <v>525</v>
       </c>
       <c r="F527">
-        <v>30000</v>
+        <v>4800</v>
       </c>
       <c r="G527" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H527">
-        <v>5205</v>
+        <v>2800</v>
       </c>
       <c r="I527">
-        <v>5305</v>
+        <v>2900</v>
       </c>
       <c r="J527" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="K527" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L527" t="s">
-        <v>555</v>
+        <v>515</v>
       </c>
       <c r="M527" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="528" spans="1:13">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528" t="s">
-        <v>558</v>
+        <v>526</v>
       </c>
       <c r="C528">
-        <v>12422</v>
+        <v>11225</v>
       </c>
       <c r="D528" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E528" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F528">
         <v>30000</v>
       </c>
       <c r="G528" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H528">
-        <v>5204</v>
+        <v>5701</v>
       </c>
       <c r="I528">
-        <v>5304</v>
+        <v>5801</v>
       </c>
       <c r="J528" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K528" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L528" t="s">
-        <v>555</v>
+        <v>528</v>
       </c>
       <c r="M528" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="529" spans="1:13">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529" t="s">
-        <v>347</v>
+        <v>529</v>
       </c>
       <c r="C529">
-        <v>12422</v>
+        <v>11225</v>
       </c>
       <c r="D529" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E529" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F529">
         <v>30000</v>
       </c>
       <c r="G529" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H529">
-        <v>5201</v>
+        <v>5706</v>
       </c>
       <c r="I529">
-        <v>5301</v>
+        <v>5806</v>
       </c>
       <c r="J529" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K529" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L529" t="s">
-        <v>555</v>
+        <v>528</v>
       </c>
       <c r="M529" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="530" spans="1:13">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530" t="s">
-        <v>559</v>
+        <v>530</v>
       </c>
       <c r="C530">
-        <v>12422</v>
+        <v>11225</v>
       </c>
       <c r="D530" t="s">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="E530" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="F530">
         <v>30000</v>
       </c>
       <c r="G530" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H530">
-        <v>5202</v>
+        <v>5705</v>
       </c>
       <c r="I530">
-        <v>5302</v>
+        <v>5805</v>
       </c>
       <c r="J530" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K530" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L530" t="s">
-        <v>555</v>
+        <v>528</v>
       </c>
       <c r="M530" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="531" spans="1:13">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531" t="s">
-        <v>560</v>
+        <v>531</v>
       </c>
       <c r="C531">
-        <v>12553</v>
+        <v>11225</v>
       </c>
       <c r="D531" t="s">
         <v>14</v>
       </c>
       <c r="E531" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F531">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G531" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H531">
-        <v>4872</v>
+        <v>5704</v>
       </c>
       <c r="I531">
-        <v>4873</v>
+        <v>5804</v>
       </c>
       <c r="J531" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K531" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L531" t="s">
-        <v>562</v>
+        <v>528</v>
       </c>
       <c r="M531" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="532" spans="1:13">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532" t="s">
-        <v>563</v>
+        <v>532</v>
       </c>
       <c r="C532">
-        <v>12553</v>
+        <v>11225</v>
       </c>
       <c r="D532" t="s">
         <v>14</v>
       </c>
       <c r="E532" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F532">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G532" t="s">
-        <v>16</v>
+        <v>31</v>
+      </c>
+      <c r="I532">
+        <v>5831</v>
       </c>
       <c r="J532" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K532" t="s">
         <v>18</v>
       </c>
       <c r="L532" t="s">
-        <v>562</v>
+        <v>528</v>
       </c>
       <c r="M532" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="533" spans="1:13">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533" t="s">
-        <v>564</v>
+        <v>533</v>
       </c>
       <c r="C533">
-        <v>12553</v>
+        <v>11225</v>
       </c>
       <c r="D533" t="s">
         <v>14</v>
       </c>
       <c r="E533" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F533">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G533" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H533">
-        <v>5112</v>
+        <v>5702</v>
       </c>
       <c r="I533">
-        <v>5113</v>
+        <v>5802</v>
       </c>
       <c r="J533" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K533" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L533" t="s">
-        <v>562</v>
+        <v>528</v>
       </c>
       <c r="M533" t="s">
-        <v>565</v>
+        <v>20</v>
       </c>
     </row>
     <row r="534" spans="1:13">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534" t="s">
-        <v>566</v>
+        <v>534</v>
       </c>
       <c r="C534">
-        <v>12553</v>
+        <v>11225</v>
       </c>
       <c r="D534" t="s">
         <v>14</v>
       </c>
       <c r="E534" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F534">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G534" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H534">
-        <v>2721</v>
+        <v>5703</v>
       </c>
       <c r="I534">
-        <v>2722</v>
+        <v>5803</v>
       </c>
       <c r="J534" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K534" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L534" t="s">
-        <v>562</v>
+        <v>528</v>
       </c>
       <c r="M534" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="535" spans="1:13">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535" t="s">
-        <v>567</v>
+        <v>535</v>
       </c>
       <c r="C535">
-        <v>12553</v>
+        <v>11265</v>
       </c>
       <c r="D535" t="s">
         <v>14</v>
       </c>
       <c r="E535" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F535">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G535" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H535">
-        <v>801</v>
+        <v>3630</v>
       </c>
       <c r="I535">
-        <v>58</v>
+        <v>3730</v>
       </c>
       <c r="J535" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K535" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L535" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="M535" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="536" spans="1:13">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536" t="s">
-        <v>568</v>
+        <v>537</v>
       </c>
       <c r="C536">
-        <v>12553</v>
+        <v>11265</v>
       </c>
       <c r="D536" t="s">
         <v>14</v>
       </c>
       <c r="E536" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F536">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G536" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H536">
-        <v>531</v>
+        <v>3608</v>
       </c>
       <c r="I536">
-        <v>787</v>
+        <v>3708</v>
       </c>
       <c r="J536" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K536" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L536" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="M536" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="537" spans="1:13">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537" t="s">
-        <v>569</v>
+        <v>538</v>
       </c>
       <c r="C537">
-        <v>12553</v>
+        <v>11265</v>
       </c>
       <c r="D537" t="s">
         <v>14</v>
       </c>
       <c r="E537" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F537">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G537" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H537">
-        <v>561</v>
+        <v>3630</v>
       </c>
       <c r="I537">
-        <v>817</v>
+        <v>3730</v>
       </c>
       <c r="J537" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K537" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L537" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="M537" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="538" spans="1:13">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538" t="s">
-        <v>570</v>
+        <v>539</v>
       </c>
       <c r="C538">
-        <v>12553</v>
+        <v>11265</v>
       </c>
       <c r="D538" t="s">
         <v>14</v>
       </c>
       <c r="E538" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F538">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G538" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H538">
-        <v>4113</v>
+        <v>3633</v>
       </c>
       <c r="I538">
-        <v>4552</v>
+        <v>3733</v>
       </c>
       <c r="J538" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K538" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L538" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="M538" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="539" spans="1:13">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539" t="s">
-        <v>571</v>
+        <v>390</v>
       </c>
       <c r="C539">
-        <v>12553</v>
+        <v>11265</v>
       </c>
       <c r="D539" t="s">
         <v>14</v>
       </c>
       <c r="E539" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F539">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G539" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H539">
-        <v>62</v>
+        <v>3618</v>
       </c>
       <c r="I539">
-        <v>60</v>
+        <v>3729</v>
       </c>
       <c r="J539" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K539" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L539" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="M539" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="540" spans="1:13">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540" t="s">
-        <v>572</v>
+        <v>540</v>
       </c>
       <c r="C540">
-        <v>12553</v>
+        <v>11265</v>
       </c>
       <c r="D540" t="s">
         <v>14</v>
       </c>
       <c r="E540" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F540">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G540" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H540">
-        <v>530</v>
+        <v>3605</v>
       </c>
       <c r="I540">
-        <v>786</v>
+        <v>3705</v>
       </c>
       <c r="J540" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K540" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L540" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="M540" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="541" spans="1:13">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541" t="s">
-        <v>573</v>
+        <v>541</v>
       </c>
       <c r="C541">
-        <v>12553</v>
+        <v>11265</v>
       </c>
       <c r="D541" t="s">
         <v>14</v>
       </c>
       <c r="E541" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F541">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G541" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H541">
-        <v>256</v>
+        <v>3609</v>
       </c>
       <c r="I541">
-        <v>257</v>
+        <v>3709</v>
       </c>
       <c r="J541" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K541" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L541" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="M541" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="542" spans="1:13">
       <c r="A542">
         <v>541</v>
       </c>
       <c r="B542" t="s">
-        <v>574</v>
+        <v>542</v>
       </c>
       <c r="C542">
-        <v>12553</v>
+        <v>11265</v>
       </c>
       <c r="D542" t="s">
         <v>14</v>
       </c>
       <c r="E542" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F542">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G542" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H542">
-        <v>528</v>
+        <v>3607</v>
       </c>
       <c r="I542">
-        <v>784</v>
+        <v>3707</v>
       </c>
       <c r="J542" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K542" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L542" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="M542" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="543" spans="1:13">
       <c r="A543">
         <v>542</v>
       </c>
       <c r="B543" t="s">
-        <v>575</v>
+        <v>396</v>
       </c>
       <c r="C543">
-        <v>12553</v>
+        <v>11265</v>
       </c>
       <c r="D543" t="s">
         <v>14</v>
       </c>
       <c r="E543" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F543">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G543" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H543">
-        <v>547</v>
+        <v>3604</v>
       </c>
       <c r="I543">
-        <v>803</v>
+        <v>3704</v>
       </c>
       <c r="J543" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K543" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L543" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="M543" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="544" spans="1:13">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544" t="s">
-        <v>576</v>
+        <v>543</v>
       </c>
       <c r="C544">
-        <v>12553</v>
+        <v>11265</v>
       </c>
       <c r="D544" t="s">
         <v>14</v>
       </c>
       <c r="E544" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F544">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G544" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H544">
-        <v>52</v>
+        <v>3603</v>
       </c>
       <c r="I544">
-        <v>33</v>
+        <v>3703</v>
       </c>
       <c r="J544" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K544" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L544" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="M544" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="545" spans="1:13">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545" t="s">
-        <v>577</v>
+        <v>544</v>
       </c>
       <c r="C545">
-        <v>12553</v>
+        <v>11265</v>
       </c>
       <c r="D545" t="s">
         <v>14</v>
       </c>
       <c r="E545" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F545">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G545" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H545">
-        <v>562</v>
+        <v>3635</v>
       </c>
       <c r="I545">
-        <v>818</v>
+        <v>3735</v>
       </c>
       <c r="J545" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K545" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L545" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="M545" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="546" spans="1:13">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546" t="s">
-        <v>578</v>
+        <v>545</v>
       </c>
       <c r="C546">
-        <v>12553</v>
+        <v>11265</v>
       </c>
       <c r="D546" t="s">
         <v>14</v>
       </c>
       <c r="E546" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F546">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G546" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H546">
-        <v>2702</v>
+        <v>3630</v>
       </c>
       <c r="I546">
-        <v>451</v>
+        <v>3730</v>
       </c>
       <c r="J546" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K546" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L546" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="M546" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="547" spans="1:13">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547" t="s">
-        <v>579</v>
+        <v>546</v>
       </c>
       <c r="C547">
-        <v>12553</v>
+        <v>11265</v>
       </c>
       <c r="D547" t="s">
         <v>14</v>
       </c>
       <c r="E547" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F547">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G547" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H547">
-        <v>563</v>
+        <v>3633</v>
       </c>
       <c r="I547">
-        <v>819</v>
+        <v>3733</v>
       </c>
       <c r="J547" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K547" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L547" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="M547" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="548" spans="1:13">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548" t="s">
-        <v>580</v>
+        <v>547</v>
       </c>
       <c r="C548">
-        <v>12553</v>
+        <v>11265</v>
       </c>
       <c r="D548" t="s">
         <v>14</v>
       </c>
       <c r="E548" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F548">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G548" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H548">
-        <v>544</v>
+        <v>3610</v>
       </c>
       <c r="I548">
-        <v>800</v>
+        <v>3710</v>
       </c>
       <c r="J548" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K548" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L548" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="M548" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="549" spans="1:13">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549" t="s">
-        <v>581</v>
+        <v>293</v>
       </c>
       <c r="C549">
-        <v>12553</v>
+        <v>11305</v>
       </c>
       <c r="D549" t="s">
         <v>14</v>
       </c>
       <c r="E549" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F549">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G549" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>31</v>
       </c>
       <c r="I549">
-        <v>5010</v>
+        <v>2827</v>
       </c>
       <c r="J549" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K549" t="s">
         <v>18</v>
       </c>
       <c r="L549" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M549" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="550" spans="1:13">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550" t="s">
-        <v>582</v>
+        <v>549</v>
       </c>
       <c r="C550">
-        <v>12553</v>
+        <v>11305</v>
       </c>
       <c r="D550" t="s">
         <v>14</v>
       </c>
       <c r="E550" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F550">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G550" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>1940</v>
+        <v>31</v>
       </c>
       <c r="I550">
-        <v>1950</v>
+        <v>2845</v>
       </c>
       <c r="J550" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K550" t="s">
         <v>18</v>
       </c>
       <c r="L550" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M550" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="551" spans="1:13">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551" t="s">
-        <v>583</v>
+        <v>550</v>
       </c>
       <c r="C551">
-        <v>12553</v>
+        <v>11305</v>
       </c>
       <c r="D551" t="s">
         <v>14</v>
       </c>
       <c r="E551" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F551">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G551" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H551">
-        <v>546</v>
+        <v>2754</v>
       </c>
       <c r="I551">
-        <v>802</v>
+        <v>2854</v>
       </c>
       <c r="J551" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K551" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L551" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M551" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="552" spans="1:13">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552" t="s">
-        <v>584</v>
+        <v>551</v>
       </c>
       <c r="C552">
-        <v>12553</v>
+        <v>11305</v>
       </c>
       <c r="D552" t="s">
         <v>14</v>
       </c>
       <c r="E552" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F552">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G552" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>31</v>
       </c>
       <c r="I552">
-        <v>785</v>
+        <v>2839</v>
       </c>
       <c r="J552" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K552" t="s">
         <v>18</v>
       </c>
       <c r="L552" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M552" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="553" spans="1:13">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553" t="s">
-        <v>585</v>
+        <v>552</v>
       </c>
       <c r="C553">
-        <v>12553</v>
+        <v>11305</v>
       </c>
       <c r="D553" t="s">
         <v>14</v>
       </c>
       <c r="E553" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F553">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G553" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H553">
-        <v>2411</v>
+        <v>2753</v>
       </c>
       <c r="I553">
-        <v>2414</v>
+        <v>2853</v>
       </c>
       <c r="J553" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K553" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L553" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M553" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="554" spans="1:13">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554" t="s">
-        <v>586</v>
+        <v>553</v>
       </c>
       <c r="C554">
-        <v>12553</v>
+        <v>11305</v>
       </c>
       <c r="D554" t="s">
         <v>14</v>
       </c>
       <c r="E554" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F554">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G554" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>31</v>
       </c>
       <c r="I554">
-        <v>354</v>
+        <v>2840</v>
       </c>
       <c r="J554" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K554" t="s">
         <v>18</v>
       </c>
       <c r="L554" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M554" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="555" spans="1:13">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555" t="s">
-        <v>587</v>
+        <v>554</v>
       </c>
       <c r="C555">
-        <v>12553</v>
+        <v>11305</v>
       </c>
       <c r="D555" t="s">
         <v>14</v>
       </c>
       <c r="E555" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F555">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G555" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>31</v>
       </c>
       <c r="I555">
-        <v>816</v>
+        <v>2842</v>
       </c>
       <c r="J555" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K555" t="s">
         <v>18</v>
       </c>
       <c r="L555" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M555" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="556" spans="1:13">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556" t="s">
-        <v>588</v>
+        <v>555</v>
       </c>
       <c r="C556">
-        <v>12578</v>
+        <v>11305</v>
       </c>
       <c r="D556" t="s">
         <v>14</v>
       </c>
       <c r="E556" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F556">
-        <v>4800</v>
+        <v>30000</v>
       </c>
       <c r="G556" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>2803</v>
+        <v>31</v>
       </c>
       <c r="I556">
-        <v>2903</v>
+        <v>2834</v>
       </c>
       <c r="J556" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K556" t="s">
         <v>18</v>
       </c>
       <c r="L556" t="s">
-        <v>589</v>
+        <v>548</v>
       </c>
       <c r="M556" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="557" spans="1:13">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557" t="s">
-        <v>590</v>
+        <v>556</v>
       </c>
       <c r="C557">
-        <v>12578</v>
+        <v>11305</v>
       </c>
       <c r="D557" t="s">
         <v>14</v>
       </c>
       <c r="E557" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F557">
-        <v>4800</v>
+        <v>30000</v>
       </c>
       <c r="G557" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>2805</v>
+        <v>31</v>
       </c>
       <c r="I557">
-        <v>2905</v>
+        <v>2820</v>
       </c>
       <c r="J557" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K557" t="s">
         <v>18</v>
       </c>
       <c r="L557" t="s">
-        <v>589</v>
+        <v>548</v>
       </c>
       <c r="M557" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="558" spans="1:13">
       <c r="A558">
         <v>557</v>
       </c>
       <c r="B558" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="C558">
-        <v>12578</v>
+        <v>11305</v>
       </c>
       <c r="D558" t="s">
         <v>14</v>
       </c>
       <c r="E558" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F558">
-        <v>4800</v>
+        <v>30000</v>
       </c>
       <c r="G558" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>2809</v>
+        <v>31</v>
       </c>
       <c r="I558">
-        <v>2909</v>
+        <v>2843</v>
       </c>
       <c r="J558" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K558" t="s">
         <v>18</v>
       </c>
       <c r="L558" t="s">
-        <v>589</v>
+        <v>548</v>
       </c>
       <c r="M558" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="559" spans="1:13">
       <c r="A559">
         <v>558</v>
       </c>
       <c r="B559" t="s">
-        <v>464</v>
+        <v>558</v>
       </c>
       <c r="C559">
-        <v>12578</v>
+        <v>11305</v>
       </c>
       <c r="D559" t="s">
         <v>14</v>
       </c>
       <c r="E559" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F559">
-        <v>4800</v>
+        <v>30000</v>
       </c>
       <c r="G559" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H559">
-        <v>2806</v>
+        <v>2702</v>
       </c>
       <c r="I559">
-        <v>2906</v>
+        <v>2802</v>
       </c>
       <c r="J559" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K559" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L559" t="s">
-        <v>589</v>
+        <v>548</v>
       </c>
       <c r="M559" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="560" spans="1:13">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560" t="s">
-        <v>592</v>
+        <v>559</v>
       </c>
       <c r="C560">
-        <v>12578</v>
+        <v>11305</v>
       </c>
       <c r="D560" t="s">
         <v>14</v>
       </c>
       <c r="E560" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F560">
-        <v>4800</v>
+        <v>30000</v>
       </c>
       <c r="G560" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H560">
-        <v>2808</v>
+        <v>2702</v>
       </c>
       <c r="I560">
-        <v>2908</v>
+        <v>2802</v>
       </c>
       <c r="J560" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K560" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L560" t="s">
-        <v>589</v>
+        <v>548</v>
       </c>
       <c r="M560" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="561" spans="1:13">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561" t="s">
-        <v>593</v>
+        <v>560</v>
       </c>
       <c r="C561">
-        <v>12578</v>
+        <v>11305</v>
       </c>
       <c r="D561" t="s">
         <v>14</v>
       </c>
       <c r="E561" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F561">
-        <v>4800</v>
+        <v>30000</v>
       </c>
       <c r="G561" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H561">
-        <v>2800</v>
+        <v>2705</v>
       </c>
       <c r="I561">
-        <v>2900</v>
+        <v>2805</v>
       </c>
       <c r="J561" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K561" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L561" t="s">
-        <v>589</v>
+        <v>548</v>
       </c>
       <c r="M561" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="562" spans="1:13">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562" t="s">
-        <v>594</v>
+        <v>561</v>
       </c>
       <c r="C562">
-        <v>12578</v>
+        <v>11305</v>
       </c>
       <c r="D562" t="s">
         <v>14</v>
       </c>
       <c r="E562" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F562">
-        <v>4800</v>
+        <v>30000</v>
       </c>
       <c r="G562" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>2802</v>
+        <v>31</v>
       </c>
       <c r="I562">
-        <v>2902</v>
+        <v>2821</v>
       </c>
       <c r="J562" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K562" t="s">
         <v>18</v>
       </c>
       <c r="L562" t="s">
-        <v>589</v>
+        <v>548</v>
       </c>
       <c r="M562" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="563" spans="1:13">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563" t="s">
-        <v>595</v>
+        <v>562</v>
       </c>
       <c r="C563">
-        <v>12578</v>
+        <v>11305</v>
       </c>
       <c r="D563" t="s">
         <v>14</v>
       </c>
       <c r="E563" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F563">
-        <v>4800</v>
+        <v>30000</v>
       </c>
       <c r="G563" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H563">
-        <v>2807</v>
+        <v>2700</v>
       </c>
       <c r="I563">
-        <v>2907</v>
+        <v>2800</v>
       </c>
       <c r="J563" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K563" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L563" t="s">
-        <v>589</v>
+        <v>548</v>
       </c>
       <c r="M563" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="564" spans="1:13">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564" t="s">
-        <v>596</v>
+        <v>563</v>
       </c>
       <c r="C564">
-        <v>12578</v>
+        <v>11305</v>
       </c>
       <c r="D564" t="s">
         <v>14</v>
       </c>
       <c r="E564" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F564">
-        <v>4800</v>
+        <v>30000</v>
       </c>
       <c r="G564" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>2801</v>
+        <v>31</v>
       </c>
       <c r="I564">
-        <v>2901</v>
+        <v>2848</v>
       </c>
       <c r="J564" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K564" t="s">
         <v>18</v>
       </c>
       <c r="L564" t="s">
-        <v>589</v>
+        <v>548</v>
       </c>
       <c r="M564" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="565" spans="1:13">
       <c r="A565">
         <v>564</v>
       </c>
       <c r="B565" t="s">
-        <v>597</v>
+        <v>564</v>
       </c>
       <c r="C565">
-        <v>12578</v>
+        <v>11305</v>
       </c>
       <c r="D565" t="s">
         <v>14</v>
       </c>
       <c r="E565" t="s">
-        <v>561</v>
+        <v>15</v>
       </c>
       <c r="F565">
-        <v>4800</v>
+        <v>30000</v>
       </c>
       <c r="G565" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>2804</v>
+        <v>31</v>
       </c>
       <c r="I565">
-        <v>2904</v>
+        <v>2823</v>
       </c>
       <c r="J565" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K565" t="s">
         <v>18</v>
       </c>
       <c r="L565" t="s">
-        <v>589</v>
+        <v>548</v>
       </c>
       <c r="M565" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="566" spans="1:13">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566" t="s">
-        <v>585</v>
+        <v>565</v>
       </c>
       <c r="C566">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D566" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E566" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F566">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G566" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>2411</v>
+        <v>31</v>
       </c>
       <c r="I566">
-        <v>2414</v>
+        <v>2830</v>
       </c>
       <c r="J566" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K566" t="s">
         <v>18</v>
       </c>
       <c r="L566" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M566" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="567" spans="1:13">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="C567">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D567" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E567" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F567">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G567" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>31</v>
       </c>
       <c r="I567">
-        <v>58</v>
+        <v>2833</v>
       </c>
       <c r="J567" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K567" t="s">
         <v>18</v>
       </c>
       <c r="L567" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M567" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="568" spans="1:13">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568" t="s">
-        <v>581</v>
+        <v>567</v>
       </c>
       <c r="C568">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D568" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E568" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F568">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G568" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>31</v>
       </c>
       <c r="I568">
-        <v>5010</v>
+        <v>2838</v>
       </c>
       <c r="J568" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K568" t="s">
         <v>18</v>
       </c>
       <c r="L568" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M568" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="569" spans="1:13">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C569">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D569" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E569" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F569">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G569" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>31</v>
       </c>
       <c r="I569">
-        <v>354</v>
+        <v>2832</v>
       </c>
       <c r="J569" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K569" t="s">
         <v>18</v>
       </c>
       <c r="L569" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M569" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="570" spans="1:13">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C570">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D570" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E570" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F570">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G570" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H570">
-        <v>531</v>
+        <v>2710</v>
       </c>
       <c r="I570">
-        <v>787</v>
+        <v>2810</v>
       </c>
       <c r="J570" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K570" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L570" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M570" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="571" spans="1:13">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="C571">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D571" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E571" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F571">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G571" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>31</v>
       </c>
       <c r="I571">
-        <v>819</v>
+        <v>2835</v>
       </c>
       <c r="J571" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K571" t="s">
         <v>18</v>
       </c>
       <c r="L571" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M571" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="572" spans="1:13">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572" t="s">
-        <v>582</v>
+        <v>571</v>
       </c>
       <c r="C572">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D572" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E572" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F572">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G572" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>1940</v>
+        <v>31</v>
       </c>
       <c r="I572">
-        <v>1950</v>
+        <v>2836</v>
       </c>
       <c r="J572" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K572" t="s">
         <v>18</v>
       </c>
       <c r="L572" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M572" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="573" spans="1:13">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573" t="s">
-        <v>574</v>
+        <v>272</v>
       </c>
       <c r="C573">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D573" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E573" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F573">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G573" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>31</v>
       </c>
       <c r="I573">
-        <v>784</v>
+        <v>2837</v>
       </c>
       <c r="J573" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K573" t="s">
         <v>18</v>
       </c>
       <c r="L573" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M573" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="574" spans="1:13">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574" t="s">
-        <v>584</v>
+        <v>572</v>
       </c>
       <c r="C574">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D574" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E574" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F574">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G574" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>31</v>
       </c>
       <c r="I574">
-        <v>785</v>
+        <v>2824</v>
       </c>
       <c r="J574" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K574" t="s">
         <v>18</v>
       </c>
       <c r="L574" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M574" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="575" spans="1:13">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575" t="s">
-        <v>564</v>
+        <v>573</v>
       </c>
       <c r="C575">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D575" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E575" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F575">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G575" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>5112</v>
+        <v>31</v>
       </c>
       <c r="I575">
-        <v>5113</v>
+        <v>2816</v>
       </c>
       <c r="J575" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K575" t="s">
         <v>18</v>
       </c>
       <c r="L575" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M575" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="576" spans="1:13">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="C576">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D576" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E576" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F576">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G576" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>31</v>
       </c>
       <c r="I576">
-        <v>800</v>
+        <v>2828</v>
       </c>
       <c r="J576" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K576" t="s">
         <v>18</v>
       </c>
       <c r="L576" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M576" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="577" spans="1:13">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="C577">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D577" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E577" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F577">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G577" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H577">
-        <v>561</v>
+        <v>2715</v>
       </c>
       <c r="I577">
-        <v>817</v>
+        <v>2847</v>
       </c>
       <c r="J577" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K577" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L577" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M577" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="578" spans="1:13">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578" t="s">
         <v>576</v>
       </c>
       <c r="C578">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D578" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E578" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F578">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G578" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H578">
-        <v>52</v>
+        <v>2703</v>
       </c>
       <c r="I578">
-        <v>33</v>
+        <v>2803</v>
       </c>
       <c r="J578" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K578" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L578" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M578" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="579" spans="1:13">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="C579">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D579" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E579" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F579">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G579" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>546</v>
+        <v>31</v>
       </c>
       <c r="I579">
-        <v>802</v>
+        <v>2817</v>
       </c>
       <c r="J579" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K579" t="s">
         <v>18</v>
       </c>
       <c r="L579" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M579" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="580" spans="1:13">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580" t="s">
-        <v>566</v>
+        <v>578</v>
       </c>
       <c r="C580">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D580" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E580" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F580">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G580" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>2721</v>
+        <v>31</v>
       </c>
       <c r="I580">
-        <v>2722</v>
+        <v>2825</v>
       </c>
       <c r="J580" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K580" t="s">
         <v>18</v>
       </c>
       <c r="L580" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M580" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="581" spans="1:13">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="C581">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D581" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E581" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F581">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G581" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>31</v>
       </c>
       <c r="I581">
-        <v>786</v>
+        <v>2826</v>
       </c>
       <c r="J581" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K581" t="s">
         <v>18</v>
       </c>
       <c r="L581" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M581" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="582" spans="1:13">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="C582">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D582" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E582" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F582">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G582" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>2702</v>
+        <v>31</v>
       </c>
       <c r="I582">
-        <v>451</v>
+        <v>2829</v>
       </c>
       <c r="J582" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K582" t="s">
         <v>18</v>
       </c>
       <c r="L582" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M582" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="583" spans="1:13">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="C583">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D583" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E583" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F583">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G583" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>4113</v>
+        <v>31</v>
       </c>
       <c r="I583">
-        <v>4552</v>
+        <v>2831</v>
       </c>
       <c r="J583" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K583" t="s">
         <v>18</v>
       </c>
       <c r="L583" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M583" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="584" spans="1:13">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584" t="s">
-        <v>560</v>
+        <v>582</v>
       </c>
       <c r="C584">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D584" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E584" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F584">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G584" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>4872</v>
+        <v>31</v>
       </c>
       <c r="I584">
-        <v>4873</v>
+        <v>2819</v>
       </c>
       <c r="J584" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K584" t="s">
         <v>18</v>
       </c>
       <c r="L584" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M584" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="585" spans="1:13">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="C585">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D585" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E585" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F585">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G585" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>31</v>
       </c>
       <c r="I585">
-        <v>816</v>
+        <v>2818</v>
       </c>
       <c r="J585" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K585" t="s">
         <v>18</v>
       </c>
       <c r="L585" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M585" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="586" spans="1:13">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586" t="s">
-        <v>571</v>
+        <v>584</v>
       </c>
       <c r="C586">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D586" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E586" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F586">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G586" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="I586">
-        <v>60</v>
+        <v>2844</v>
       </c>
       <c r="J586" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K586" t="s">
         <v>18</v>
       </c>
       <c r="L586" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M586" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="587" spans="1:13">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="C587">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D587" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E587" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F587">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G587" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>31</v>
       </c>
       <c r="I587">
-        <v>818</v>
+        <v>2846</v>
       </c>
       <c r="J587" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K587" t="s">
         <v>18</v>
       </c>
       <c r="L587" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M587" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="588" spans="1:13">
       <c r="A588">
         <v>587</v>
       </c>
       <c r="B588" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="C588">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D588" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E588" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F588">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G588" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>31</v>
       </c>
       <c r="I588">
-        <v>257</v>
+        <v>2841</v>
       </c>
       <c r="J588" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K588" t="s">
         <v>18</v>
       </c>
       <c r="L588" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M588" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="589" spans="1:13">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589" t="s">
-        <v>563</v>
+        <v>587</v>
       </c>
       <c r="C589">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D589" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E589" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F589">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G589" t="s">
-        <v>16</v>
+        <v>31</v>
+      </c>
+      <c r="I589">
+        <v>2822</v>
       </c>
       <c r="J589" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K589" t="s">
         <v>18</v>
       </c>
       <c r="L589" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M589" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="590" spans="1:13">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590" t="s">
-        <v>575</v>
+        <v>52</v>
       </c>
       <c r="C590">
-        <v>18633</v>
+        <v>11305</v>
       </c>
       <c r="D590" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E590" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F590">
-        <v>22500</v>
+        <v>30000</v>
       </c>
       <c r="G590" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H590">
-        <v>547</v>
+        <v>2751</v>
       </c>
       <c r="I590">
-        <v>803</v>
+        <v>2851</v>
       </c>
       <c r="J590" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K590" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L590" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="M590" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="591" spans="1:13">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="C591">
-        <v>18658</v>
+        <v>11345</v>
       </c>
       <c r="D591" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E591" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F591">
-        <v>4800</v>
+        <v>29750</v>
       </c>
       <c r="G591" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H591">
-        <v>2800</v>
+        <v>4468</v>
       </c>
       <c r="I591">
-        <v>2900</v>
+        <v>4568</v>
       </c>
       <c r="J591" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K591" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L591" t="s">
         <v>589</v>
       </c>
       <c r="M591" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="592" spans="1:13">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592" t="s">
-        <v>464</v>
+        <v>590</v>
       </c>
       <c r="C592">
-        <v>18658</v>
+        <v>11345</v>
       </c>
       <c r="D592" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E592" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F592">
-        <v>4800</v>
+        <v>29750</v>
       </c>
       <c r="G592" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H592">
-        <v>2806</v>
+        <v>4463</v>
       </c>
       <c r="I592">
-        <v>2906</v>
+        <v>4563</v>
       </c>
       <c r="J592" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K592" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L592" t="s">
         <v>589</v>
       </c>
       <c r="M592" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="593" spans="1:13">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="C593">
-        <v>18658</v>
+        <v>11345</v>
       </c>
       <c r="D593" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E593" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F593">
-        <v>4800</v>
+        <v>29750</v>
       </c>
       <c r="G593" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H593">
-        <v>2807</v>
+        <v>4463</v>
       </c>
       <c r="I593">
-        <v>2907</v>
+        <v>4563</v>
       </c>
       <c r="J593" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K593" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L593" t="s">
         <v>589</v>
       </c>
       <c r="M593" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="594" spans="1:13">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="C594">
-        <v>18658</v>
+        <v>11345</v>
       </c>
       <c r="D594" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E594" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F594">
-        <v>4800</v>
+        <v>29750</v>
       </c>
       <c r="G594" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H594">
-        <v>2804</v>
+        <v>4462</v>
       </c>
       <c r="I594">
-        <v>2904</v>
+        <v>4562</v>
       </c>
       <c r="J594" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K594" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L594" t="s">
         <v>589</v>
       </c>
       <c r="M594" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="595" spans="1:13">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="C595">
-        <v>18658</v>
+        <v>11345</v>
       </c>
       <c r="D595" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E595" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F595">
-        <v>4800</v>
+        <v>29750</v>
       </c>
       <c r="G595" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H595">
-        <v>2801</v>
+        <v>4462</v>
       </c>
       <c r="I595">
-        <v>2901</v>
+        <v>4562</v>
       </c>
       <c r="J595" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K595" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L595" t="s">
         <v>589</v>
       </c>
       <c r="M595" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="596" spans="1:13">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="C596">
-        <v>18658</v>
+        <v>11345</v>
       </c>
       <c r="D596" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E596" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F596">
-        <v>4800</v>
+        <v>29750</v>
       </c>
       <c r="G596" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H596">
-        <v>2802</v>
+        <v>4465</v>
       </c>
       <c r="I596">
-        <v>2902</v>
+        <v>4565</v>
       </c>
       <c r="J596" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K596" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L596" t="s">
         <v>589</v>
       </c>
       <c r="M596" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="597" spans="1:13">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C597">
-        <v>18658</v>
+        <v>11345</v>
       </c>
       <c r="D597" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E597" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F597">
-        <v>4800</v>
+        <v>29750</v>
       </c>
       <c r="G597" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H597">
-        <v>2808</v>
+        <v>4474</v>
       </c>
       <c r="I597">
-        <v>2908</v>
+        <v>4574</v>
       </c>
       <c r="J597" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K597" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L597" t="s">
         <v>589</v>
       </c>
       <c r="M597" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="598" spans="1:13">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598" t="s">
-        <v>590</v>
+        <v>75</v>
       </c>
       <c r="C598">
-        <v>18658</v>
+        <v>11345</v>
       </c>
       <c r="D598" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E598" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F598">
-        <v>4800</v>
+        <v>29750</v>
       </c>
       <c r="G598" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H598">
-        <v>2805</v>
+        <v>4469</v>
       </c>
       <c r="I598">
-        <v>2905</v>
+        <v>4569</v>
       </c>
       <c r="J598" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K598" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L598" t="s">
         <v>589</v>
       </c>
       <c r="M598" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="599" spans="1:13">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="C599">
-        <v>18658</v>
+        <v>11345</v>
       </c>
       <c r="D599" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E599" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F599">
-        <v>4800</v>
+        <v>29750</v>
       </c>
       <c r="G599" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H599">
-        <v>2809</v>
+        <v>4453</v>
       </c>
       <c r="I599">
-        <v>2909</v>
+        <v>4553</v>
       </c>
       <c r="J599" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K599" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L599" t="s">
         <v>589</v>
       </c>
       <c r="M599" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="600" spans="1:13">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="C600">
-        <v>18658</v>
+        <v>11345</v>
       </c>
       <c r="D600" t="s">
-        <v>598</v>
+        <v>14</v>
       </c>
       <c r="E600" t="s">
-        <v>599</v>
+        <v>15</v>
       </c>
       <c r="F600">
-        <v>4800</v>
+        <v>29750</v>
       </c>
       <c r="G600" t="s">
-        <v>69</v>
+        <v>151</v>
       </c>
       <c r="H600">
-        <v>2803</v>
+        <v>4455</v>
       </c>
       <c r="I600">
-        <v>2903</v>
+        <v>4555</v>
       </c>
       <c r="J600" t="s">
-        <v>163</v>
+        <v>527</v>
       </c>
       <c r="K600" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L600" t="s">
         <v>589</v>
       </c>
       <c r="M600" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="601" spans="1:13">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="C601">
-        <v>11265</v>
+        <v>11385</v>
       </c>
       <c r="D601" t="s">
         <v>14</v>
       </c>
       <c r="E601" t="s">
         <v>15</v>
       </c>
       <c r="F601">
         <v>30000</v>
       </c>
       <c r="G601" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H601">
-        <v>3611</v>
+        <v>3365</v>
       </c>
       <c r="I601">
-        <v>3711</v>
+        <v>3465</v>
       </c>
       <c r="J601" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K601" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L601" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="M601" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
     </row>
     <row r="602" spans="1:13">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="C602">
-        <v>11265</v>
+        <v>11385</v>
       </c>
       <c r="D602" t="s">
         <v>14</v>
       </c>
       <c r="E602" t="s">
         <v>15</v>
       </c>
       <c r="F602">
         <v>30000</v>
       </c>
       <c r="G602" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H602">
-        <v>3610</v>
+        <v>3361</v>
       </c>
       <c r="I602">
-        <v>3710</v>
+        <v>3461</v>
       </c>
       <c r="J602" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K602" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L602" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="M602" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="603" spans="1:13">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603" t="s">
-        <v>488</v>
+        <v>321</v>
       </c>
       <c r="C603">
-        <v>11265</v>
+        <v>11385</v>
       </c>
       <c r="D603" t="s">
         <v>14</v>
       </c>
       <c r="E603" t="s">
         <v>15</v>
       </c>
       <c r="F603">
         <v>30000</v>
       </c>
       <c r="G603" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H603">
-        <v>3618</v>
+        <v>3376</v>
       </c>
       <c r="I603">
-        <v>3729</v>
+        <v>3476</v>
       </c>
       <c r="J603" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K603" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L603" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="M603" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="604" spans="1:13">
       <c r="A604">
         <v>603</v>
       </c>
       <c r="B604" t="s">
-        <v>604</v>
+        <v>399</v>
       </c>
       <c r="C604">
-        <v>11265</v>
+        <v>11385</v>
       </c>
       <c r="D604" t="s">
         <v>14</v>
       </c>
       <c r="E604" t="s">
         <v>15</v>
       </c>
       <c r="F604">
         <v>30000</v>
       </c>
       <c r="G604" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H604">
-        <v>3609</v>
+        <v>3373</v>
       </c>
       <c r="I604">
-        <v>3709</v>
+        <v>3473</v>
       </c>
       <c r="J604" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K604" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L604" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="M604" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="605" spans="1:13">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605" t="s">
-        <v>605</v>
+        <v>107</v>
       </c>
       <c r="C605">
-        <v>11265</v>
+        <v>11385</v>
       </c>
       <c r="D605" t="s">
         <v>14</v>
       </c>
       <c r="E605" t="s">
         <v>15</v>
       </c>
       <c r="F605">
         <v>30000</v>
       </c>
       <c r="G605" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H605">
-        <v>3608</v>
+        <v>3370</v>
       </c>
       <c r="I605">
-        <v>3708</v>
+        <v>3470</v>
       </c>
       <c r="J605" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K605" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L605" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="M605" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="606" spans="1:13">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606" t="s">
-        <v>606</v>
+        <v>600</v>
       </c>
       <c r="C606">
-        <v>11265</v>
+        <v>11385</v>
       </c>
       <c r="D606" t="s">
         <v>14</v>
       </c>
       <c r="E606" t="s">
         <v>15</v>
       </c>
       <c r="F606">
         <v>30000</v>
       </c>
       <c r="G606" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H606">
-        <v>3607</v>
+        <v>3377</v>
       </c>
       <c r="I606">
-        <v>3707</v>
+        <v>3477</v>
       </c>
       <c r="J606" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K606" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L606" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="M606" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="607" spans="1:13">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607" t="s">
-        <v>607</v>
+        <v>64</v>
       </c>
       <c r="C607">
-        <v>11265</v>
+        <v>11385</v>
       </c>
       <c r="D607" t="s">
         <v>14</v>
       </c>
       <c r="E607" t="s">
         <v>15</v>
       </c>
       <c r="F607">
         <v>30000</v>
       </c>
       <c r="G607" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H607">
-        <v>3605</v>
+        <v>3379</v>
       </c>
       <c r="I607">
-        <v>3705</v>
+        <v>3479</v>
       </c>
       <c r="J607" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K607" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L607" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="M607" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="608" spans="1:13">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608" t="s">
-        <v>491</v>
+        <v>601</v>
       </c>
       <c r="C608">
-        <v>11265</v>
+        <v>11385</v>
       </c>
       <c r="D608" t="s">
         <v>14</v>
       </c>
       <c r="E608" t="s">
         <v>15</v>
       </c>
       <c r="F608">
         <v>30000</v>
       </c>
       <c r="G608" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H608">
-        <v>3604</v>
+        <v>3362</v>
       </c>
       <c r="I608">
-        <v>3704</v>
+        <v>3462</v>
       </c>
       <c r="J608" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K608" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L608" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="M608" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="609" spans="1:13">
       <c r="A609">
         <v>608</v>
       </c>
       <c r="B609" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="C609">
-        <v>11265</v>
+        <v>11385</v>
       </c>
       <c r="D609" t="s">
         <v>14</v>
       </c>
       <c r="E609" t="s">
         <v>15</v>
       </c>
       <c r="F609">
         <v>30000</v>
       </c>
       <c r="G609" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H609">
-        <v>3603</v>
+        <v>3367</v>
       </c>
       <c r="I609">
-        <v>3703</v>
+        <v>3467</v>
       </c>
       <c r="J609" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K609" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L609" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="M609" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="610" spans="1:13">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610" t="s">
-        <v>609</v>
+        <v>308</v>
       </c>
       <c r="C610">
-        <v>11265</v>
+        <v>11385</v>
       </c>
       <c r="D610" t="s">
         <v>14</v>
       </c>
       <c r="E610" t="s">
         <v>15</v>
       </c>
       <c r="F610">
         <v>30000</v>
       </c>
       <c r="G610" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H610">
-        <v>3630</v>
+        <v>3366</v>
       </c>
       <c r="I610">
-        <v>3730</v>
+        <v>3466</v>
       </c>
       <c r="J610" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K610" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L610" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="M610" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="611" spans="1:13">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611" t="s">
-        <v>610</v>
+        <v>603</v>
       </c>
       <c r="C611">
-        <v>11265</v>
+        <v>11385</v>
       </c>
       <c r="D611" t="s">
         <v>14</v>
       </c>
       <c r="E611" t="s">
         <v>15</v>
       </c>
       <c r="F611">
         <v>30000</v>
       </c>
       <c r="G611" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H611">
-        <v>3630</v>
+        <v>3378</v>
       </c>
       <c r="I611">
-        <v>3730</v>
+        <v>3478</v>
       </c>
       <c r="J611" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K611" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L611" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="M611" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="612" spans="1:13">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612" t="s">
-        <v>611</v>
+        <v>604</v>
       </c>
       <c r="C612">
-        <v>11265</v>
+        <v>11385</v>
       </c>
       <c r="D612" t="s">
         <v>14</v>
       </c>
       <c r="E612" t="s">
         <v>15</v>
       </c>
       <c r="F612">
         <v>30000</v>
       </c>
       <c r="G612" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H612">
-        <v>3630</v>
+        <v>3372</v>
       </c>
       <c r="I612">
-        <v>3730</v>
+        <v>3472</v>
       </c>
       <c r="J612" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K612" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L612" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="M612" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="613" spans="1:13">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="C613">
-        <v>11265</v>
+        <v>11385</v>
       </c>
       <c r="D613" t="s">
         <v>14</v>
       </c>
       <c r="E613" t="s">
         <v>15</v>
       </c>
       <c r="F613">
         <v>30000</v>
       </c>
       <c r="G613" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H613">
-        <v>3633</v>
+        <v>3375</v>
       </c>
       <c r="I613">
-        <v>3733</v>
+        <v>3475</v>
       </c>
       <c r="J613" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K613" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L613" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="M613" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="614" spans="1:13">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614" t="s">
-        <v>613</v>
+        <v>606</v>
       </c>
       <c r="C614">
-        <v>11265</v>
+        <v>11385</v>
       </c>
       <c r="D614" t="s">
         <v>14</v>
       </c>
       <c r="E614" t="s">
         <v>15</v>
       </c>
       <c r="F614">
         <v>30000</v>
       </c>
       <c r="G614" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H614">
-        <v>3633</v>
+        <v>3374</v>
       </c>
       <c r="I614">
-        <v>3733</v>
+        <v>3474</v>
       </c>
       <c r="J614" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K614" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L614" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
       <c r="M614" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
     </row>
     <row r="615" spans="1:13">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615" t="s">
-        <v>614</v>
+        <v>607</v>
       </c>
       <c r="C615">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D615" t="s">
         <v>14</v>
       </c>
       <c r="E615" t="s">
         <v>15</v>
       </c>
       <c r="F615">
         <v>30000</v>
       </c>
       <c r="G615" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H615">
-        <v>2710</v>
+        <v>6313</v>
       </c>
       <c r="I615">
-        <v>2810</v>
+        <v>6413</v>
       </c>
       <c r="J615" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K615" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L615" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M615" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="616" spans="1:13">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
       <c r="C616">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D616" t="s">
         <v>14</v>
       </c>
       <c r="E616" t="s">
         <v>15</v>
       </c>
       <c r="F616">
         <v>30000</v>
       </c>
       <c r="G616" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H616">
-        <v>2702</v>
+        <v>6312</v>
       </c>
       <c r="I616">
-        <v>2802</v>
+        <v>6412</v>
       </c>
       <c r="J616" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K616" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L616" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M616" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="617" spans="1:13">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617" t="s">
-        <v>417</v>
+        <v>609</v>
       </c>
       <c r="C617">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D617" t="s">
         <v>14</v>
       </c>
       <c r="E617" t="s">
         <v>15</v>
       </c>
       <c r="F617">
         <v>30000</v>
       </c>
       <c r="G617" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H617">
+        <v>6315</v>
       </c>
       <c r="I617">
-        <v>2838</v>
+        <v>6415</v>
       </c>
       <c r="J617" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K617" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L617" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M617" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="618" spans="1:13">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="C618">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D618" t="s">
         <v>14</v>
       </c>
       <c r="E618" t="s">
         <v>15</v>
       </c>
       <c r="F618">
         <v>30000</v>
       </c>
       <c r="G618" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H618">
-        <v>2714</v>
+        <v>6307</v>
       </c>
       <c r="I618">
-        <v>2846</v>
+        <v>6407</v>
       </c>
       <c r="J618" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K618" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L618" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M618" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="619" spans="1:13">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="C619">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D619" t="s">
         <v>14</v>
       </c>
       <c r="E619" t="s">
         <v>15</v>
       </c>
       <c r="F619">
         <v>30000</v>
       </c>
       <c r="G619" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H619">
+        <v>6310</v>
       </c>
       <c r="I619">
-        <v>2816</v>
+        <v>6410</v>
       </c>
       <c r="J619" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K619" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L619" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M619" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="620" spans="1:13">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620" t="s">
-        <v>619</v>
+        <v>478</v>
       </c>
       <c r="C620">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D620" t="s">
         <v>14</v>
       </c>
       <c r="E620" t="s">
         <v>15</v>
       </c>
       <c r="F620">
         <v>30000</v>
       </c>
       <c r="G620" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H620">
+        <v>6311</v>
       </c>
       <c r="I620">
-        <v>2842</v>
+        <v>6411</v>
       </c>
       <c r="J620" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K620" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L620" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M620" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="621" spans="1:13">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="C621">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D621" t="s">
         <v>14</v>
       </c>
       <c r="E621" t="s">
         <v>15</v>
       </c>
       <c r="F621">
         <v>30000</v>
       </c>
       <c r="G621" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H621">
+        <v>6304</v>
       </c>
       <c r="I621">
-        <v>2815</v>
+        <v>6404</v>
       </c>
       <c r="J621" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K621" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L621" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M621" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="622" spans="1:13">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622" t="s">
-        <v>621</v>
+        <v>475</v>
       </c>
       <c r="C622">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D622" t="s">
         <v>14</v>
       </c>
       <c r="E622" t="s">
         <v>15</v>
       </c>
       <c r="F622">
         <v>30000</v>
       </c>
       <c r="G622" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H622">
-        <v>2715</v>
+        <v>6316</v>
       </c>
       <c r="I622">
-        <v>2847</v>
+        <v>6416</v>
       </c>
       <c r="J622" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K622" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L622" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M622" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="623" spans="1:13">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="C623">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D623" t="s">
         <v>14</v>
       </c>
       <c r="E623" t="s">
         <v>15</v>
       </c>
       <c r="F623">
         <v>30000</v>
       </c>
       <c r="G623" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H623">
-        <v>2700</v>
+        <v>6308</v>
       </c>
       <c r="I623">
-        <v>2800</v>
+        <v>6408</v>
       </c>
       <c r="J623" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K623" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L623" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M623" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="624" spans="1:13">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="C624">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D624" t="s">
         <v>14</v>
       </c>
       <c r="E624" t="s">
         <v>15</v>
       </c>
       <c r="F624">
         <v>30000</v>
       </c>
       <c r="G624" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H624">
+        <v>6300</v>
       </c>
       <c r="I624">
-        <v>2839</v>
+        <v>6400</v>
       </c>
       <c r="J624" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K624" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L624" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M624" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="625" spans="1:13">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="C625">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D625" t="s">
         <v>14</v>
       </c>
       <c r="E625" t="s">
         <v>15</v>
       </c>
       <c r="F625">
         <v>30000</v>
       </c>
       <c r="G625" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H625">
+        <v>6306</v>
       </c>
       <c r="I625">
-        <v>2817</v>
+        <v>6406</v>
       </c>
       <c r="J625" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K625" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L625" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M625" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="626" spans="1:13">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="C626">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D626" t="s">
         <v>14</v>
       </c>
       <c r="E626" t="s">
         <v>15</v>
       </c>
       <c r="F626">
         <v>30000</v>
       </c>
       <c r="G626" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H626">
+        <v>6314</v>
       </c>
       <c r="I626">
-        <v>2827</v>
+        <v>6414</v>
       </c>
       <c r="J626" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K626" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L626" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M626" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="627" spans="1:13">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="C627">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D627" t="s">
         <v>14</v>
       </c>
       <c r="E627" t="s">
         <v>15</v>
       </c>
       <c r="F627">
         <v>30000</v>
       </c>
       <c r="G627" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="I627">
-        <v>2821</v>
+        <v>6432</v>
       </c>
       <c r="J627" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K627" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L627" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M627" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="628" spans="1:13">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="C628">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D628" t="s">
         <v>14</v>
       </c>
       <c r="E628" t="s">
         <v>15</v>
       </c>
       <c r="F628">
         <v>30000</v>
       </c>
       <c r="G628" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H628">
-        <v>2703</v>
+        <v>6309</v>
       </c>
       <c r="I628">
-        <v>2803</v>
+        <v>6409</v>
       </c>
       <c r="J628" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K628" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L628" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M628" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="629" spans="1:13">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629" t="s">
-        <v>80</v>
+        <v>619</v>
       </c>
       <c r="C629">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D629" t="s">
         <v>14</v>
       </c>
       <c r="E629" t="s">
         <v>15</v>
       </c>
       <c r="F629">
         <v>30000</v>
       </c>
       <c r="G629" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H629">
-        <v>2751</v>
+        <v>6301</v>
       </c>
       <c r="I629">
-        <v>2851</v>
+        <v>6401</v>
       </c>
       <c r="J629" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K629" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L629" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M629" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="630" spans="1:13">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630" t="s">
-        <v>628</v>
+        <v>620</v>
       </c>
       <c r="C630">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D630" t="s">
         <v>14</v>
       </c>
       <c r="E630" t="s">
         <v>15</v>
       </c>
       <c r="F630">
         <v>30000</v>
       </c>
       <c r="G630" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H630">
-        <v>2708</v>
+        <v>6305</v>
       </c>
       <c r="I630">
-        <v>2808</v>
+        <v>6405</v>
       </c>
       <c r="J630" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K630" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L630" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M630" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="631" spans="1:13">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631" t="s">
-        <v>629</v>
+        <v>621</v>
       </c>
       <c r="C631">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D631" t="s">
         <v>14</v>
       </c>
       <c r="E631" t="s">
         <v>15</v>
       </c>
       <c r="F631">
         <v>30000</v>
       </c>
       <c r="G631" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="I631">
-        <v>2813</v>
+        <v>6431</v>
       </c>
       <c r="J631" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K631" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L631" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M631" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="632" spans="1:13">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632" t="s">
-        <v>630</v>
+        <v>622</v>
       </c>
       <c r="C632">
-        <v>11305</v>
+        <v>11425</v>
       </c>
       <c r="D632" t="s">
         <v>14</v>
       </c>
       <c r="E632" t="s">
         <v>15</v>
       </c>
       <c r="F632">
         <v>30000</v>
       </c>
       <c r="G632" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H632">
+        <v>6303</v>
       </c>
       <c r="I632">
-        <v>2819</v>
+        <v>6403</v>
       </c>
       <c r="J632" t="s">
-        <v>601</v>
+        <v>527</v>
       </c>
       <c r="K632" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L632" t="s">
-        <v>615</v>
+        <v>24</v>
       </c>
       <c r="M632" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="633" spans="1:13">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633" t="s">
-        <v>631</v>
+        <v>47</v>
       </c>
       <c r="C633">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D633" t="s">
         <v>14</v>
       </c>
       <c r="E633" t="s">
         <v>15</v>
       </c>
       <c r="F633">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G633" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H633">
+        <v>1203</v>
       </c>
       <c r="I633">
-        <v>2832</v>
+        <v>1303</v>
       </c>
       <c r="J633" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K633" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L633" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M633" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="634" spans="1:13">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634" t="s">
-        <v>632</v>
+        <v>42</v>
       </c>
       <c r="C634">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D634" t="s">
         <v>14</v>
       </c>
       <c r="E634" t="s">
         <v>15</v>
       </c>
       <c r="F634">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G634" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H634">
+        <v>1201</v>
       </c>
       <c r="I634">
-        <v>2830</v>
+        <v>1301</v>
       </c>
       <c r="J634" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K634" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L634" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M634" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="635" spans="1:13">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635" t="s">
-        <v>633</v>
+        <v>45</v>
       </c>
       <c r="C635">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D635" t="s">
         <v>14</v>
       </c>
       <c r="E635" t="s">
         <v>15</v>
       </c>
       <c r="F635">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G635" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H635">
+        <v>1216</v>
       </c>
       <c r="I635">
-        <v>2818</v>
+        <v>1316</v>
       </c>
       <c r="J635" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K635" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L635" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M635" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="636" spans="1:13">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636" t="s">
-        <v>634</v>
+        <v>43</v>
       </c>
       <c r="C636">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D636" t="s">
         <v>14</v>
       </c>
       <c r="E636" t="s">
         <v>15</v>
       </c>
       <c r="F636">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G636" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H636">
+        <v>1213</v>
       </c>
       <c r="I636">
-        <v>2820</v>
+        <v>1313</v>
       </c>
       <c r="J636" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K636" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L636" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M636" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="637" spans="1:13">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637" t="s">
-        <v>635</v>
+        <v>44</v>
       </c>
       <c r="C637">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D637" t="s">
         <v>14</v>
       </c>
       <c r="E637" t="s">
         <v>15</v>
       </c>
       <c r="F637">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G637" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H637">
+        <v>1200</v>
       </c>
       <c r="I637">
-        <v>2829</v>
+        <v>1300</v>
       </c>
       <c r="J637" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K637" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L637" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M637" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="638" spans="1:13">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638" t="s">
-        <v>636</v>
+        <v>35</v>
       </c>
       <c r="C638">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D638" t="s">
         <v>14</v>
       </c>
       <c r="E638" t="s">
         <v>15</v>
       </c>
       <c r="F638">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G638" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H638">
+        <v>1214</v>
       </c>
       <c r="I638">
-        <v>2843</v>
+        <v>1314</v>
       </c>
       <c r="J638" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K638" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L638" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M638" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="639" spans="1:13">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639" t="s">
-        <v>637</v>
+        <v>51</v>
       </c>
       <c r="C639">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D639" t="s">
         <v>14</v>
       </c>
       <c r="E639" t="s">
         <v>15</v>
       </c>
       <c r="F639">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G639" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H639">
+        <v>1210</v>
       </c>
       <c r="I639">
-        <v>2828</v>
+        <v>1310</v>
       </c>
       <c r="J639" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K639" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L639" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M639" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="640" spans="1:13">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640" t="s">
-        <v>638</v>
+        <v>37</v>
       </c>
       <c r="C640">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D640" t="s">
         <v>14</v>
       </c>
       <c r="E640" t="s">
         <v>15</v>
       </c>
       <c r="F640">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G640" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H640">
+        <v>1202</v>
       </c>
       <c r="I640">
-        <v>2825</v>
+        <v>1302</v>
       </c>
       <c r="J640" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K640" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L640" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M640" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="641" spans="1:13">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641" t="s">
-        <v>369</v>
+        <v>34</v>
       </c>
       <c r="C641">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D641" t="s">
         <v>14</v>
       </c>
       <c r="E641" t="s">
         <v>15</v>
       </c>
       <c r="F641">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G641" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H641">
+        <v>1209</v>
       </c>
       <c r="I641">
-        <v>2833</v>
+        <v>1309</v>
       </c>
       <c r="J641" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K641" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L641" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M641" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="642" spans="1:13">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642" t="s">
-        <v>639</v>
+        <v>39</v>
       </c>
       <c r="C642">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D642" t="s">
         <v>14</v>
       </c>
       <c r="E642" t="s">
         <v>15</v>
       </c>
       <c r="F642">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G642" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H642">
-        <v>2705</v>
+        <v>1211</v>
       </c>
       <c r="I642">
-        <v>2805</v>
+        <v>1311</v>
       </c>
       <c r="J642" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K642" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L642" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M642" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="643" spans="1:13">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643" t="s">
-        <v>640</v>
+        <v>49</v>
       </c>
       <c r="C643">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D643" t="s">
         <v>14</v>
       </c>
       <c r="E643" t="s">
         <v>15</v>
       </c>
       <c r="F643">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G643" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H643">
+        <v>1208</v>
       </c>
       <c r="I643">
-        <v>2840</v>
+        <v>1308</v>
       </c>
       <c r="J643" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K643" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L643" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M643" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="644" spans="1:13">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644" t="s">
-        <v>641</v>
+        <v>46</v>
       </c>
       <c r="C644">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D644" t="s">
         <v>14</v>
       </c>
       <c r="E644" t="s">
         <v>15</v>
       </c>
       <c r="F644">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G644" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H644">
+        <v>1219</v>
       </c>
       <c r="I644">
-        <v>2835</v>
+        <v>1319</v>
       </c>
       <c r="J644" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K644" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L644" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M644" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="645" spans="1:13">
       <c r="A645">
         <v>644</v>
       </c>
       <c r="B645" t="s">
-        <v>642</v>
+        <v>28</v>
       </c>
       <c r="C645">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D645" t="s">
         <v>14</v>
       </c>
       <c r="E645" t="s">
         <v>15</v>
       </c>
       <c r="F645">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G645" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H645">
-        <v>2752</v>
+        <v>1207</v>
       </c>
       <c r="I645">
-        <v>2852</v>
+        <v>1307</v>
       </c>
       <c r="J645" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K645" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L645" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M645" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="646" spans="1:13">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646" t="s">
-        <v>643</v>
+        <v>50</v>
       </c>
       <c r="C646">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D646" t="s">
         <v>14</v>
       </c>
       <c r="E646" t="s">
         <v>15</v>
       </c>
       <c r="F646">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G646" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H646">
+        <v>1212</v>
       </c>
       <c r="I646">
-        <v>2831</v>
+        <v>1312</v>
       </c>
       <c r="J646" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K646" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L646" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M646" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="647" spans="1:13">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647" t="s">
-        <v>644</v>
+        <v>40</v>
       </c>
       <c r="C647">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D647" t="s">
         <v>14</v>
       </c>
       <c r="E647" t="s">
         <v>15</v>
       </c>
       <c r="F647">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G647" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H647">
+        <v>1206</v>
       </c>
       <c r="I647">
-        <v>2826</v>
+        <v>1306</v>
       </c>
       <c r="J647" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K647" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L647" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M647" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="648" spans="1:13">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648" t="s">
-        <v>645</v>
+        <v>36</v>
       </c>
       <c r="C648">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D648" t="s">
         <v>14</v>
       </c>
       <c r="E648" t="s">
         <v>15</v>
       </c>
       <c r="F648">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G648" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H648">
+        <v>1204</v>
       </c>
       <c r="I648">
-        <v>2836</v>
+        <v>1304</v>
       </c>
       <c r="J648" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K648" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L648" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M648" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="649" spans="1:13">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649" t="s">
-        <v>390</v>
+        <v>48</v>
       </c>
       <c r="C649">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D649" t="s">
         <v>14</v>
       </c>
       <c r="E649" t="s">
         <v>15</v>
       </c>
       <c r="F649">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G649" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H649">
+        <v>1217</v>
       </c>
       <c r="I649">
-        <v>2823</v>
+        <v>1317</v>
       </c>
       <c r="J649" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K649" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L649" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M649" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="650" spans="1:13">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650" t="s">
-        <v>646</v>
+        <v>41</v>
       </c>
       <c r="C650">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D650" t="s">
         <v>14</v>
       </c>
       <c r="E650" t="s">
         <v>15</v>
       </c>
       <c r="F650">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G650" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H650">
+        <v>1205</v>
       </c>
       <c r="I650">
-        <v>2834</v>
+        <v>1305</v>
       </c>
       <c r="J650" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K650" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L650" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M650" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="651" spans="1:13">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651" t="s">
-        <v>647</v>
+        <v>38</v>
       </c>
       <c r="C651">
-        <v>11305</v>
+        <v>11727</v>
       </c>
       <c r="D651" t="s">
         <v>14</v>
       </c>
       <c r="E651" t="s">
         <v>15</v>
       </c>
       <c r="F651">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G651" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H651">
+        <v>1215</v>
       </c>
       <c r="I651">
-        <v>2822</v>
+        <v>1315</v>
       </c>
       <c r="J651" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K651" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L651" t="s">
-        <v>615</v>
+        <v>33</v>
       </c>
       <c r="M651" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="652" spans="1:13">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652" t="s">
-        <v>648</v>
+        <v>624</v>
       </c>
       <c r="C652">
-        <v>11305</v>
+        <v>12111</v>
       </c>
       <c r="D652" t="s">
         <v>14</v>
       </c>
       <c r="E652" t="s">
         <v>15</v>
       </c>
       <c r="F652">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G652" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H652">
+        <v>5558</v>
       </c>
       <c r="I652">
-        <v>2841</v>
+        <v>5658</v>
       </c>
       <c r="J652" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K652" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L652" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="M652" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="653" spans="1:13">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653" t="s">
-        <v>649</v>
+        <v>626</v>
       </c>
       <c r="C653">
-        <v>11305</v>
+        <v>12111</v>
       </c>
       <c r="D653" t="s">
         <v>14</v>
       </c>
       <c r="E653" t="s">
         <v>15</v>
       </c>
       <c r="F653">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G653" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H653">
+        <v>5554</v>
       </c>
       <c r="I653">
-        <v>2837</v>
+        <v>5654</v>
       </c>
       <c r="J653" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K653" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L653" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="M653" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="654" spans="1:13">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654" t="s">
-        <v>650</v>
+        <v>627</v>
       </c>
       <c r="C654">
-        <v>11305</v>
+        <v>12111</v>
       </c>
       <c r="D654" t="s">
         <v>14</v>
       </c>
       <c r="E654" t="s">
         <v>15</v>
       </c>
       <c r="F654">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G654" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H654">
-        <v>2702</v>
+        <v>5560</v>
       </c>
       <c r="I654">
-        <v>2802</v>
+        <v>5660</v>
       </c>
       <c r="J654" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K654" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L654" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="M654" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="655" spans="1:13">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655" t="s">
-        <v>651</v>
+        <v>628</v>
       </c>
       <c r="C655">
-        <v>11305</v>
+        <v>12111</v>
       </c>
       <c r="D655" t="s">
         <v>14</v>
       </c>
       <c r="E655" t="s">
         <v>15</v>
       </c>
       <c r="F655">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G655" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H655">
-        <v>2701</v>
+        <v>5559</v>
       </c>
       <c r="I655">
-        <v>2801</v>
+        <v>5659</v>
       </c>
       <c r="J655" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K655" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L655" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="M655" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="656" spans="1:13">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656" t="s">
-        <v>652</v>
+        <v>629</v>
       </c>
       <c r="C656">
-        <v>11305</v>
+        <v>12111</v>
       </c>
       <c r="D656" t="s">
         <v>14</v>
       </c>
       <c r="E656" t="s">
         <v>15</v>
       </c>
       <c r="F656">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G656" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H656">
+        <v>5550</v>
       </c>
       <c r="I656">
-        <v>2812</v>
+        <v>5650</v>
       </c>
       <c r="J656" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K656" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L656" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="M656" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="657" spans="1:13">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657" t="s">
-        <v>653</v>
+        <v>630</v>
       </c>
       <c r="C657">
-        <v>11305</v>
+        <v>12111</v>
       </c>
       <c r="D657" t="s">
         <v>14</v>
       </c>
       <c r="E657" t="s">
         <v>15</v>
       </c>
       <c r="F657">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G657" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H657">
+        <v>5555</v>
       </c>
       <c r="I657">
-        <v>2814</v>
+        <v>5655</v>
       </c>
       <c r="J657" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K657" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L657" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="M657" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="658" spans="1:13">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658" t="s">
-        <v>654</v>
+        <v>631</v>
       </c>
       <c r="C658">
-        <v>11305</v>
+        <v>12111</v>
       </c>
       <c r="D658" t="s">
         <v>14</v>
       </c>
       <c r="E658" t="s">
         <v>15</v>
       </c>
       <c r="F658">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G658" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H658">
+        <v>5552</v>
       </c>
       <c r="I658">
-        <v>2844</v>
+        <v>5652</v>
       </c>
       <c r="J658" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K658" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L658" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="M658" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="659" spans="1:13">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659" t="s">
-        <v>655</v>
+        <v>632</v>
       </c>
       <c r="C659">
-        <v>11305</v>
+        <v>12111</v>
       </c>
       <c r="D659" t="s">
         <v>14</v>
       </c>
       <c r="E659" t="s">
         <v>15</v>
       </c>
       <c r="F659">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G659" t="s">
-        <v>69</v>
+        <v>31</v>
+      </c>
+      <c r="H659">
+        <v>5553</v>
       </c>
       <c r="I659">
-        <v>2824</v>
+        <v>5653</v>
       </c>
       <c r="J659" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K659" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="L659" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="M659" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="660" spans="1:13">
       <c r="A660">
         <v>659</v>
       </c>
       <c r="B660" t="s">
-        <v>656</v>
+        <v>483</v>
       </c>
       <c r="C660">
-        <v>11345</v>
+        <v>12111</v>
       </c>
       <c r="D660" t="s">
         <v>14</v>
       </c>
       <c r="E660" t="s">
         <v>15</v>
       </c>
       <c r="F660">
-        <v>29750</v>
+        <v>27500</v>
       </c>
       <c r="G660" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H660">
-        <v>4474</v>
+        <v>5551</v>
       </c>
       <c r="I660">
-        <v>4574</v>
+        <v>5651</v>
       </c>
       <c r="J660" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K660" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L660" t="s">
-        <v>657</v>
+        <v>625</v>
       </c>
       <c r="M660" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="661" spans="1:13">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661" t="s">
-        <v>430</v>
+        <v>633</v>
       </c>
       <c r="C661">
-        <v>11345</v>
+        <v>12111</v>
       </c>
       <c r="D661" t="s">
         <v>14</v>
       </c>
       <c r="E661" t="s">
         <v>15</v>
       </c>
       <c r="F661">
-        <v>29750</v>
+        <v>27500</v>
       </c>
       <c r="G661" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H661">
-        <v>4469</v>
+        <v>5557</v>
       </c>
       <c r="I661">
-        <v>4569</v>
+        <v>5657</v>
       </c>
       <c r="J661" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K661" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L661" t="s">
-        <v>657</v>
+        <v>625</v>
       </c>
       <c r="M661" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="662" spans="1:13">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662" t="s">
-        <v>658</v>
+        <v>634</v>
       </c>
       <c r="C662">
-        <v>11345</v>
+        <v>12111</v>
       </c>
       <c r="D662" t="s">
         <v>14</v>
       </c>
       <c r="E662" t="s">
         <v>15</v>
       </c>
       <c r="F662">
-        <v>29750</v>
+        <v>27500</v>
       </c>
       <c r="G662" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H662">
-        <v>4462</v>
+        <v>5556</v>
       </c>
       <c r="I662">
-        <v>4562</v>
+        <v>5656</v>
       </c>
       <c r="J662" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K662" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L662" t="s">
-        <v>657</v>
+        <v>625</v>
       </c>
       <c r="M662" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="663" spans="1:13">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663" t="s">
-        <v>659</v>
+        <v>635</v>
       </c>
       <c r="C663">
-        <v>11345</v>
+        <v>12111</v>
       </c>
       <c r="D663" t="s">
         <v>14</v>
       </c>
       <c r="E663" t="s">
         <v>15</v>
       </c>
       <c r="F663">
-        <v>29750</v>
+        <v>27500</v>
       </c>
       <c r="G663" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>4478</v>
+        <v>31</v>
       </c>
       <c r="I663">
-        <v>4578</v>
+        <v>5681</v>
       </c>
       <c r="J663" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K663" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L663" t="s">
-        <v>657</v>
+        <v>625</v>
       </c>
       <c r="M663" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="664" spans="1:13">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664" t="s">
-        <v>660</v>
+        <v>636</v>
       </c>
       <c r="C664">
-        <v>11345</v>
+        <v>12149</v>
       </c>
       <c r="D664" t="s">
         <v>14</v>
       </c>
       <c r="E664" t="s">
         <v>15</v>
       </c>
       <c r="F664">
-        <v>29750</v>
+        <v>27500</v>
       </c>
       <c r="G664" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H664">
-        <v>4453</v>
+        <v>6002</v>
       </c>
       <c r="I664">
-        <v>4553</v>
+        <v>6102</v>
       </c>
       <c r="J664" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K664" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L664" t="s">
-        <v>657</v>
+        <v>637</v>
       </c>
       <c r="M664" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="665" spans="1:13">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665" t="s">
-        <v>661</v>
+        <v>638</v>
       </c>
       <c r="C665">
-        <v>11345</v>
+        <v>12149</v>
       </c>
       <c r="D665" t="s">
         <v>14</v>
       </c>
       <c r="E665" t="s">
         <v>15</v>
       </c>
       <c r="F665">
-        <v>29750</v>
+        <v>27500</v>
       </c>
       <c r="G665" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H665">
-        <v>4467</v>
+        <v>6003</v>
       </c>
       <c r="I665">
-        <v>4567</v>
+        <v>6103</v>
       </c>
       <c r="J665" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K665" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L665" t="s">
-        <v>657</v>
+        <v>637</v>
       </c>
       <c r="M665" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="666" spans="1:13">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666" t="s">
-        <v>662</v>
+        <v>639</v>
       </c>
       <c r="C666">
-        <v>11345</v>
+        <v>12149</v>
       </c>
       <c r="D666" t="s">
         <v>14</v>
       </c>
       <c r="E666" t="s">
         <v>15</v>
       </c>
       <c r="F666">
-        <v>29750</v>
+        <v>27500</v>
       </c>
       <c r="G666" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H666">
-        <v>4465</v>
+        <v>6001</v>
       </c>
       <c r="I666">
-        <v>4565</v>
+        <v>6101</v>
       </c>
       <c r="J666" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K666" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L666" t="s">
-        <v>657</v>
+        <v>637</v>
       </c>
       <c r="M666" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="667" spans="1:13">
       <c r="A667">
         <v>666</v>
       </c>
       <c r="B667" t="s">
-        <v>663</v>
+        <v>640</v>
       </c>
       <c r="C667">
-        <v>11345</v>
+        <v>12149</v>
       </c>
       <c r="D667" t="s">
         <v>14</v>
       </c>
       <c r="E667" t="s">
         <v>15</v>
       </c>
       <c r="F667">
-        <v>29750</v>
+        <v>27500</v>
       </c>
       <c r="G667" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H667">
-        <v>4455</v>
+        <v>6009</v>
       </c>
       <c r="I667">
-        <v>4555</v>
+        <v>6109</v>
       </c>
       <c r="J667" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K667" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L667" t="s">
-        <v>657</v>
+        <v>637</v>
       </c>
       <c r="M667" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="668" spans="1:13">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668" t="s">
-        <v>664</v>
+        <v>641</v>
       </c>
       <c r="C668">
-        <v>11345</v>
+        <v>12149</v>
       </c>
       <c r="D668" t="s">
         <v>14</v>
       </c>
       <c r="E668" t="s">
         <v>15</v>
       </c>
       <c r="F668">
-        <v>29750</v>
+        <v>27500</v>
       </c>
       <c r="G668" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H668">
-        <v>4463</v>
+        <v>6005</v>
       </c>
       <c r="I668">
-        <v>4563</v>
+        <v>6105</v>
       </c>
       <c r="J668" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K668" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L668" t="s">
-        <v>657</v>
+        <v>637</v>
       </c>
       <c r="M668" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="669" spans="1:13">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669" t="s">
-        <v>658</v>
+        <v>642</v>
       </c>
       <c r="C669">
-        <v>11345</v>
+        <v>12149</v>
       </c>
       <c r="D669" t="s">
         <v>14</v>
       </c>
       <c r="E669" t="s">
         <v>15</v>
       </c>
       <c r="F669">
-        <v>29750</v>
+        <v>27500</v>
       </c>
       <c r="G669" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H669">
-        <v>4462</v>
+        <v>6000</v>
       </c>
       <c r="I669">
-        <v>4562</v>
+        <v>6100</v>
       </c>
       <c r="J669" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K669" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L669" t="s">
-        <v>657</v>
+        <v>637</v>
       </c>
       <c r="M669" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="670" spans="1:13">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670" t="s">
-        <v>665</v>
+        <v>643</v>
       </c>
       <c r="C670">
-        <v>11345</v>
+        <v>12149</v>
       </c>
       <c r="D670" t="s">
         <v>14</v>
       </c>
       <c r="E670" t="s">
         <v>15</v>
       </c>
       <c r="F670">
-        <v>29750</v>
+        <v>27500</v>
       </c>
       <c r="G670" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H670">
-        <v>4463</v>
+        <v>6007</v>
       </c>
       <c r="I670">
-        <v>4563</v>
+        <v>6107</v>
       </c>
       <c r="J670" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K670" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L670" t="s">
-        <v>657</v>
+        <v>637</v>
       </c>
       <c r="M670" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
     </row>
     <row r="671" spans="1:13">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671" t="s">
-        <v>666</v>
+        <v>644</v>
       </c>
       <c r="C671">
-        <v>11425</v>
+        <v>12149</v>
       </c>
       <c r="D671" t="s">
         <v>14</v>
       </c>
       <c r="E671" t="s">
         <v>15</v>
       </c>
       <c r="F671">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G671" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H671">
-        <v>5564</v>
+        <v>6006</v>
       </c>
       <c r="I671">
-        <v>5664</v>
+        <v>6106</v>
       </c>
       <c r="J671" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K671" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L671" t="s">
-        <v>667</v>
+        <v>637</v>
       </c>
       <c r="M671" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="672" spans="1:13">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672" t="s">
-        <v>668</v>
+        <v>23</v>
       </c>
       <c r="C672">
-        <v>11425</v>
+        <v>12149</v>
       </c>
       <c r="D672" t="s">
         <v>14</v>
       </c>
       <c r="E672" t="s">
         <v>15</v>
       </c>
       <c r="F672">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G672" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>5556</v>
+        <v>31</v>
       </c>
       <c r="I672">
-        <v>5656</v>
+        <v>6136</v>
       </c>
       <c r="J672" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K672" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L672" t="s">
-        <v>667</v>
+        <v>637</v>
       </c>
       <c r="M672" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="673" spans="1:13">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673" t="s">
-        <v>669</v>
+        <v>645</v>
       </c>
       <c r="C673">
-        <v>11425</v>
+        <v>12149</v>
       </c>
       <c r="D673" t="s">
         <v>14</v>
       </c>
       <c r="E673" t="s">
         <v>15</v>
       </c>
       <c r="F673">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G673" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H673">
-        <v>5554</v>
+        <v>6004</v>
       </c>
       <c r="I673">
-        <v>5654</v>
+        <v>6104</v>
       </c>
       <c r="J673" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K673" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L673" t="s">
-        <v>667</v>
+        <v>637</v>
       </c>
       <c r="M673" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="674" spans="1:13">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674" t="s">
-        <v>350</v>
+        <v>646</v>
       </c>
       <c r="C674">
-        <v>11425</v>
+        <v>12149</v>
       </c>
       <c r="D674" t="s">
         <v>14</v>
       </c>
       <c r="E674" t="s">
         <v>15</v>
       </c>
       <c r="F674">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G674" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>5562</v>
+        <v>31</v>
       </c>
       <c r="I674">
-        <v>5662</v>
+        <v>6131</v>
       </c>
       <c r="J674" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K674" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L674" t="s">
-        <v>667</v>
+        <v>637</v>
       </c>
       <c r="M674" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="675" spans="1:13">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675" t="s">
-        <v>670</v>
+        <v>647</v>
       </c>
       <c r="C675">
-        <v>11425</v>
+        <v>12149</v>
       </c>
       <c r="D675" t="s">
         <v>14</v>
       </c>
       <c r="E675" t="s">
         <v>15</v>
       </c>
       <c r="F675">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G675" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>5558</v>
+        <v>31</v>
       </c>
       <c r="I675">
-        <v>5658</v>
+        <v>6132</v>
       </c>
       <c r="J675" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K675" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L675" t="s">
-        <v>667</v>
+        <v>637</v>
       </c>
       <c r="M675" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="676" spans="1:13">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676" t="s">
-        <v>671</v>
+        <v>648</v>
       </c>
       <c r="C676">
-        <v>11425</v>
+        <v>12149</v>
       </c>
       <c r="D676" t="s">
         <v>14</v>
       </c>
       <c r="E676" t="s">
         <v>15</v>
       </c>
       <c r="F676">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G676" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>5563</v>
+        <v>31</v>
       </c>
       <c r="I676">
-        <v>5663</v>
+        <v>6137</v>
       </c>
       <c r="J676" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K676" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L676" t="s">
-        <v>667</v>
+        <v>637</v>
       </c>
       <c r="M676" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="677" spans="1:13">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677" t="s">
-        <v>672</v>
+        <v>26</v>
       </c>
       <c r="C677">
-        <v>11425</v>
+        <v>12149</v>
       </c>
       <c r="D677" t="s">
         <v>14</v>
       </c>
       <c r="E677" t="s">
         <v>15</v>
       </c>
       <c r="F677">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G677" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>5552</v>
+        <v>31</v>
       </c>
       <c r="I677">
-        <v>5652</v>
+        <v>6134</v>
       </c>
       <c r="J677" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K677" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="L677" t="s">
-        <v>667</v>
+        <v>637</v>
       </c>
       <c r="M677" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="678" spans="1:13">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678" t="s">
-        <v>673</v>
+        <v>25</v>
       </c>
       <c r="C678">
-        <v>11425</v>
+        <v>12149</v>
       </c>
       <c r="D678" t="s">
         <v>14</v>
       </c>
       <c r="E678" t="s">
         <v>15</v>
       </c>
       <c r="F678">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G678" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="I678">
-        <v>5690</v>
+        <v>6133</v>
       </c>
       <c r="J678" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K678" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="L678" t="s">
-        <v>667</v>
+        <v>637</v>
       </c>
       <c r="M678" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="679" spans="1:13">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679" t="s">
-        <v>674</v>
+        <v>27</v>
       </c>
       <c r="C679">
-        <v>11425</v>
+        <v>12149</v>
       </c>
       <c r="D679" t="s">
         <v>14</v>
       </c>
       <c r="E679" t="s">
         <v>15</v>
       </c>
       <c r="F679">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G679" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>5555</v>
+        <v>31</v>
       </c>
       <c r="I679">
-        <v>5655</v>
+        <v>6135</v>
       </c>
       <c r="J679" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K679" t="s">
         <v>18</v>
       </c>
       <c r="L679" t="s">
-        <v>667</v>
+        <v>637</v>
       </c>
       <c r="M679" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="680" spans="1:13">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680" t="s">
-        <v>559</v>
+        <v>649</v>
       </c>
       <c r="C680">
-        <v>11425</v>
+        <v>12149</v>
       </c>
       <c r="D680" t="s">
         <v>14</v>
       </c>
       <c r="E680" t="s">
         <v>15</v>
       </c>
       <c r="F680">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G680" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H680">
-        <v>5551</v>
+        <v>6008</v>
       </c>
       <c r="I680">
-        <v>5651</v>
+        <v>6108</v>
       </c>
       <c r="J680" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K680" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L680" t="s">
-        <v>667</v>
+        <v>637</v>
       </c>
       <c r="M680" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="681" spans="1:13">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681" t="s">
-        <v>675</v>
+        <v>40</v>
       </c>
       <c r="C681">
-        <v>11425</v>
+        <v>11747</v>
       </c>
       <c r="D681" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E681" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F681">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G681" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H681">
-        <v>5568</v>
+        <v>2656</v>
       </c>
       <c r="I681">
-        <v>5668</v>
+        <v>2756</v>
       </c>
       <c r="J681" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K681" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L681" t="s">
-        <v>667</v>
+        <v>33</v>
       </c>
       <c r="M681" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="682" spans="1:13">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682" t="s">
-        <v>676</v>
+        <v>41</v>
       </c>
       <c r="C682">
-        <v>11425</v>
+        <v>11747</v>
       </c>
       <c r="D682" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E682" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F682">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G682" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H682">
-        <v>5557</v>
+        <v>2655</v>
       </c>
       <c r="I682">
-        <v>5657</v>
+        <v>2755</v>
       </c>
       <c r="J682" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K682" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L682" t="s">
-        <v>667</v>
+        <v>33</v>
       </c>
       <c r="M682" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="683" spans="1:13">
       <c r="A683">
         <v>682</v>
       </c>
       <c r="B683" t="s">
-        <v>677</v>
+        <v>46</v>
       </c>
       <c r="C683">
-        <v>11425</v>
+        <v>11747</v>
       </c>
       <c r="D683" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E683" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F683">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G683" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="H683">
-        <v>5565</v>
+        <v>2669</v>
       </c>
       <c r="I683">
-        <v>5665</v>
+        <v>2769</v>
       </c>
       <c r="J683" t="s">
-        <v>601</v>
+        <v>623</v>
       </c>
       <c r="K683" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L683" t="s">
-        <v>667</v>
+        <v>33</v>
       </c>
       <c r="M683" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="684" spans="1:13">
       <c r="A684">
         <v>683</v>
       </c>
       <c r="B684" t="s">
-        <v>123</v>
+        <v>28</v>
       </c>
       <c r="C684">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D684" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E684" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F684">
         <v>27500</v>
       </c>
       <c r="G684" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H684">
-        <v>1203</v>
+        <v>2657</v>
       </c>
       <c r="I684">
-        <v>1303</v>
+        <v>2757</v>
       </c>
       <c r="J684" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K684" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L684" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M684" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="685" spans="1:13">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685" t="s">
-        <v>115</v>
+        <v>37</v>
       </c>
       <c r="C685">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D685" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E685" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F685">
         <v>27500</v>
       </c>
       <c r="G685" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H685">
-        <v>1208</v>
+        <v>2652</v>
       </c>
       <c r="I685">
-        <v>1308</v>
+        <v>2752</v>
       </c>
       <c r="J685" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K685" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L685" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M685" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="686" spans="1:13">
       <c r="A686">
         <v>685</v>
       </c>
       <c r="B686" t="s">
-        <v>109</v>
+        <v>36</v>
       </c>
       <c r="C686">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D686" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E686" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F686">
         <v>27500</v>
       </c>
       <c r="G686" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H686">
-        <v>1204</v>
+        <v>2654</v>
       </c>
       <c r="I686">
-        <v>1304</v>
+        <v>2754</v>
       </c>
       <c r="J686" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K686" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L686" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M686" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="687" spans="1:13">
       <c r="A687">
         <v>686</v>
       </c>
       <c r="B687" t="s">
-        <v>120</v>
+        <v>49</v>
       </c>
       <c r="C687">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D687" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E687" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F687">
         <v>27500</v>
       </c>
       <c r="G687" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H687">
-        <v>1206</v>
+        <v>2658</v>
       </c>
       <c r="I687">
-        <v>1306</v>
+        <v>2758</v>
       </c>
       <c r="J687" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K687" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L687" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M687" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="688" spans="1:13">
       <c r="A688">
         <v>687</v>
       </c>
       <c r="B688" t="s">
-        <v>114</v>
+        <v>42</v>
       </c>
       <c r="C688">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D688" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E688" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F688">
         <v>27500</v>
       </c>
       <c r="G688" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H688">
-        <v>1211</v>
+        <v>2651</v>
       </c>
       <c r="I688">
-        <v>1311</v>
+        <v>2751</v>
       </c>
       <c r="J688" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K688" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L688" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M688" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="689" spans="1:13">
       <c r="A689">
         <v>688</v>
       </c>
       <c r="B689" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="C689">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D689" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E689" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F689">
         <v>27500</v>
       </c>
       <c r="G689" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H689">
-        <v>1214</v>
+        <v>2660</v>
       </c>
       <c r="I689">
-        <v>1314</v>
+        <v>2760</v>
       </c>
       <c r="J689" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K689" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L689" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M689" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="690" spans="1:13">
       <c r="A690">
         <v>689</v>
       </c>
       <c r="B690" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="C690">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D690" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E690" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F690">
         <v>27500</v>
       </c>
       <c r="G690" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H690">
-        <v>1205</v>
+        <v>2667</v>
       </c>
       <c r="I690">
-        <v>1305</v>
+        <v>2767</v>
       </c>
       <c r="J690" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K690" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L690" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M690" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="691" spans="1:13">
       <c r="A691">
         <v>690</v>
       </c>
       <c r="B691" t="s">
-        <v>119</v>
+        <v>45</v>
       </c>
       <c r="C691">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D691" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E691" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F691">
         <v>27500</v>
       </c>
       <c r="G691" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H691">
-        <v>1201</v>
+        <v>2666</v>
       </c>
       <c r="I691">
-        <v>1301</v>
+        <v>2766</v>
       </c>
       <c r="J691" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K691" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L691" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M691" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="692" spans="1:13">
       <c r="A692">
         <v>691</v>
       </c>
       <c r="B692" t="s">
-        <v>125</v>
+        <v>38</v>
       </c>
       <c r="C692">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D692" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E692" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F692">
         <v>27500</v>
       </c>
       <c r="G692" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H692">
-        <v>1207</v>
+        <v>2665</v>
       </c>
       <c r="I692">
-        <v>1307</v>
+        <v>2765</v>
       </c>
       <c r="J692" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K692" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L692" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M692" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="693" spans="1:13">
       <c r="A693">
         <v>692</v>
       </c>
       <c r="B693" t="s">
-        <v>124</v>
+        <v>50</v>
       </c>
       <c r="C693">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D693" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E693" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F693">
         <v>27500</v>
       </c>
       <c r="G693" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H693">
-        <v>1209</v>
+        <v>2662</v>
       </c>
       <c r="I693">
-        <v>1309</v>
+        <v>2762</v>
       </c>
       <c r="J693" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K693" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L693" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M693" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="694" spans="1:13">
       <c r="A694">
         <v>693</v>
       </c>
       <c r="B694" t="s">
-        <v>121</v>
+        <v>47</v>
       </c>
       <c r="C694">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D694" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E694" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F694">
         <v>27500</v>
       </c>
       <c r="G694" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H694">
-        <v>1202</v>
+        <v>2653</v>
       </c>
       <c r="I694">
-        <v>1302</v>
+        <v>2753</v>
       </c>
       <c r="J694" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K694" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L694" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M694" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="695" spans="1:13">
       <c r="A695">
         <v>694</v>
       </c>
       <c r="B695" t="s">
-        <v>117</v>
+        <v>44</v>
       </c>
       <c r="C695">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D695" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E695" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F695">
         <v>27500</v>
       </c>
       <c r="G695" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H695">
-        <v>1200</v>
+        <v>2650</v>
       </c>
       <c r="I695">
-        <v>1300</v>
+        <v>2750</v>
       </c>
       <c r="J695" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K695" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L695" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M695" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="696" spans="1:13">
       <c r="A696">
         <v>695</v>
       </c>
       <c r="B696" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="C696">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D696" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E696" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F696">
         <v>27500</v>
       </c>
       <c r="G696" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H696">
-        <v>1210</v>
+        <v>2659</v>
       </c>
       <c r="I696">
-        <v>1310</v>
+        <v>2759</v>
       </c>
       <c r="J696" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K696" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L696" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M696" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="697" spans="1:13">
       <c r="A697">
         <v>696</v>
       </c>
       <c r="B697" t="s">
-        <v>122</v>
+        <v>35</v>
       </c>
       <c r="C697">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D697" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E697" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F697">
         <v>27500</v>
       </c>
       <c r="G697" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H697">
-        <v>1212</v>
+        <v>2664</v>
       </c>
       <c r="I697">
-        <v>1312</v>
+        <v>2764</v>
       </c>
       <c r="J697" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K697" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L697" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M697" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="698" spans="1:13">
       <c r="A698">
         <v>697</v>
       </c>
       <c r="B698" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="C698">
-        <v>11727</v>
+        <v>11747</v>
       </c>
       <c r="D698" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E698" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F698">
         <v>27500</v>
       </c>
       <c r="G698" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H698">
-        <v>1213</v>
+        <v>2663</v>
       </c>
       <c r="I698">
-        <v>1313</v>
+        <v>2763</v>
       </c>
       <c r="J698" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K698" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L698" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M698" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="699" spans="1:13">
       <c r="A699">
         <v>698</v>
       </c>
       <c r="B699" t="s">
-        <v>113</v>
+        <v>39</v>
       </c>
       <c r="C699">
-        <v>11746</v>
+        <v>11747</v>
       </c>
       <c r="D699" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E699" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F699">
         <v>27500</v>
       </c>
       <c r="G699" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="H699">
-        <v>2663</v>
+        <v>2661</v>
       </c>
       <c r="I699">
-        <v>2763</v>
+        <v>2761</v>
       </c>
       <c r="J699" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K699" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L699" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="M699" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="700" spans="1:13">
       <c r="A700">
         <v>699</v>
       </c>
       <c r="B700" t="s">
-        <v>112</v>
+        <v>650</v>
       </c>
       <c r="C700">
-        <v>11746</v>
+        <v>12522</v>
       </c>
       <c r="D700" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E700" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F700">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G700" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H700">
-        <v>2664</v>
+        <v>1034</v>
       </c>
       <c r="I700">
-        <v>2764</v>
+        <v>2034</v>
       </c>
       <c r="J700" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K700" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L700" t="s">
-        <v>111</v>
+        <v>651</v>
       </c>
       <c r="M700" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="701" spans="1:13">
       <c r="A701">
         <v>700</v>
       </c>
       <c r="B701" t="s">
-        <v>109</v>
+        <v>653</v>
       </c>
       <c r="C701">
-        <v>11746</v>
+        <v>12522</v>
       </c>
       <c r="D701" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E701" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F701">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G701" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H701">
-        <v>2654</v>
+        <v>1036</v>
       </c>
       <c r="I701">
-        <v>2754</v>
+        <v>2036</v>
       </c>
       <c r="J701" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K701" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L701" t="s">
-        <v>111</v>
+        <v>651</v>
       </c>
       <c r="M701" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="702" spans="1:13">
       <c r="A702">
         <v>701</v>
       </c>
       <c r="B702" t="s">
-        <v>125</v>
+        <v>654</v>
       </c>
       <c r="C702">
-        <v>11746</v>
+        <v>12522</v>
       </c>
       <c r="D702" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E702" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F702">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G702" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H702">
-        <v>2657</v>
+        <v>1004</v>
       </c>
       <c r="I702">
-        <v>2757</v>
+        <v>2004</v>
       </c>
       <c r="J702" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K702" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L702" t="s">
-        <v>111</v>
+        <v>651</v>
       </c>
       <c r="M702" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="703" spans="1:13">
       <c r="A703">
         <v>702</v>
       </c>
       <c r="B703" t="s">
-        <v>124</v>
+        <v>655</v>
       </c>
       <c r="C703">
-        <v>11746</v>
+        <v>12522</v>
       </c>
       <c r="D703" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E703" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F703">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G703" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H703">
-        <v>2659</v>
+        <v>1002</v>
       </c>
       <c r="I703">
-        <v>2759</v>
+        <v>2002</v>
       </c>
       <c r="J703" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K703" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L703" t="s">
-        <v>111</v>
+        <v>651</v>
       </c>
       <c r="M703" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="704" spans="1:13">
       <c r="A704">
         <v>703</v>
       </c>
       <c r="B704" t="s">
-        <v>117</v>
+        <v>656</v>
       </c>
       <c r="C704">
-        <v>11746</v>
+        <v>12522</v>
       </c>
       <c r="D704" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E704" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F704">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G704" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H704">
-        <v>2650</v>
+        <v>1037</v>
       </c>
       <c r="I704">
-        <v>2750</v>
+        <v>2037</v>
       </c>
       <c r="J704" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K704" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L704" t="s">
-        <v>111</v>
+        <v>651</v>
       </c>
       <c r="M704" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="705" spans="1:13">
       <c r="A705">
         <v>704</v>
       </c>
       <c r="B705" t="s">
-        <v>116</v>
+        <v>657</v>
       </c>
       <c r="C705">
-        <v>11746</v>
+        <v>12522</v>
       </c>
       <c r="D705" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E705" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F705">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G705" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H705">
-        <v>2660</v>
+        <v>1003</v>
       </c>
       <c r="I705">
-        <v>2760</v>
+        <v>2003</v>
       </c>
       <c r="J705" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K705" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L705" t="s">
-        <v>111</v>
+        <v>651</v>
       </c>
       <c r="M705" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="706" spans="1:13">
       <c r="A706">
         <v>705</v>
       </c>
       <c r="B706" t="s">
-        <v>121</v>
+        <v>603</v>
       </c>
       <c r="C706">
-        <v>11746</v>
+        <v>12522</v>
       </c>
       <c r="D706" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E706" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F706">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G706" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H706">
-        <v>2652</v>
+        <v>1032</v>
       </c>
       <c r="I706">
-        <v>2752</v>
+        <v>2032</v>
       </c>
       <c r="J706" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K706" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L706" t="s">
-        <v>111</v>
+        <v>651</v>
       </c>
       <c r="M706" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="707" spans="1:13">
       <c r="A707">
         <v>706</v>
       </c>
       <c r="B707" t="s">
-        <v>123</v>
+        <v>658</v>
       </c>
       <c r="C707">
-        <v>11746</v>
+        <v>12522</v>
       </c>
       <c r="D707" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E707" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F707">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G707" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H707">
-        <v>2653</v>
+        <v>1001</v>
       </c>
       <c r="I707">
-        <v>2753</v>
+        <v>2001</v>
       </c>
       <c r="J707" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K707" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L707" t="s">
-        <v>111</v>
+        <v>651</v>
       </c>
       <c r="M707" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="708" spans="1:13">
       <c r="A708">
         <v>707</v>
       </c>
       <c r="B708" t="s">
-        <v>120</v>
+        <v>659</v>
       </c>
       <c r="C708">
-        <v>11746</v>
+        <v>12522</v>
       </c>
       <c r="D708" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E708" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F708">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G708" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H708">
-        <v>2656</v>
+        <v>1022</v>
       </c>
       <c r="I708">
-        <v>2756</v>
+        <v>2022</v>
       </c>
       <c r="J708" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K708" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L708" t="s">
-        <v>111</v>
+        <v>651</v>
       </c>
       <c r="M708" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="709" spans="1:13">
       <c r="A709">
         <v>708</v>
       </c>
       <c r="B709" t="s">
-        <v>118</v>
+        <v>660</v>
       </c>
       <c r="C709">
-        <v>11746</v>
+        <v>12522</v>
       </c>
       <c r="D709" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E709" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F709">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G709" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H709">
-        <v>2655</v>
+        <v>1031</v>
       </c>
       <c r="I709">
-        <v>2755</v>
+        <v>2031</v>
       </c>
       <c r="J709" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K709" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L709" t="s">
-        <v>111</v>
+        <v>651</v>
       </c>
       <c r="M709" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="710" spans="1:13">
       <c r="A710">
         <v>709</v>
       </c>
       <c r="B710" t="s">
-        <v>114</v>
+        <v>661</v>
       </c>
       <c r="C710">
-        <v>11746</v>
+        <v>12522</v>
       </c>
       <c r="D710" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E710" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F710">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G710" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H710">
-        <v>2661</v>
+        <v>1005</v>
       </c>
       <c r="I710">
-        <v>2761</v>
+        <v>2005</v>
       </c>
       <c r="J710" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K710" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L710" t="s">
-        <v>111</v>
+        <v>651</v>
       </c>
       <c r="M710" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="711" spans="1:13">
       <c r="A711">
         <v>710</v>
       </c>
       <c r="B711" t="s">
-        <v>115</v>
+        <v>662</v>
       </c>
       <c r="C711">
-        <v>11746</v>
+        <v>12522</v>
       </c>
       <c r="D711" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E711" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F711">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G711" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H711">
-        <v>2658</v>
+        <v>1033</v>
       </c>
       <c r="I711">
-        <v>2758</v>
+        <v>2033</v>
       </c>
       <c r="J711" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K711" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L711" t="s">
-        <v>111</v>
+        <v>651</v>
       </c>
       <c r="M711" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="712" spans="1:13">
       <c r="A712">
         <v>711</v>
       </c>
       <c r="B712" t="s">
-        <v>119</v>
+        <v>663</v>
       </c>
       <c r="C712">
-        <v>11746</v>
+        <v>12522</v>
       </c>
       <c r="D712" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E712" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F712">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G712" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H712">
-        <v>2651</v>
+        <v>1006</v>
       </c>
       <c r="I712">
-        <v>2751</v>
+        <v>2006</v>
       </c>
       <c r="J712" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K712" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L712" t="s">
-        <v>111</v>
+        <v>651</v>
       </c>
       <c r="M712" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="713" spans="1:13">
       <c r="A713">
         <v>712</v>
       </c>
       <c r="B713" t="s">
-        <v>122</v>
+        <v>664</v>
       </c>
       <c r="C713">
-        <v>11746</v>
+        <v>12522</v>
       </c>
       <c r="D713" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E713" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F713">
-        <v>27500</v>
+        <v>30000</v>
       </c>
       <c r="G713" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
       <c r="H713">
-        <v>2662</v>
+        <v>1048</v>
       </c>
       <c r="I713">
-        <v>2762</v>
+        <v>2048</v>
       </c>
       <c r="J713" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K713" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L713" t="s">
-        <v>111</v>
+        <v>651</v>
       </c>
       <c r="M713" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="714" spans="1:13">
       <c r="A714">
         <v>713</v>
       </c>
       <c r="B714" t="s">
-        <v>679</v>
+        <v>665</v>
       </c>
       <c r="C714">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D714" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E714" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F714">
         <v>30000</v>
       </c>
       <c r="G714" t="s">
         <v>16</v>
       </c>
       <c r="H714">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="I714">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="J714" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K714" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="L714" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M714" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="715" spans="1:13">
       <c r="A715">
         <v>714</v>
       </c>
       <c r="B715" t="s">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="C715">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D715" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E715" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F715">
         <v>30000</v>
       </c>
       <c r="G715" t="s">
         <v>16</v>
       </c>
       <c r="H715">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="I715">
-        <v>2036</v>
+        <v>2035</v>
       </c>
       <c r="J715" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K715" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L715" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M715" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="716" spans="1:13">
       <c r="A716">
         <v>715</v>
       </c>
       <c r="B716" t="s">
-        <v>683</v>
+        <v>667</v>
       </c>
       <c r="C716">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D716" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E716" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F716">
         <v>30000</v>
       </c>
       <c r="G716" t="s">
         <v>16</v>
       </c>
       <c r="H716">
-        <v>1034</v>
+        <v>1008</v>
       </c>
       <c r="I716">
-        <v>2034</v>
+        <v>2008</v>
       </c>
       <c r="J716" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K716" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L716" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M716" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="717" spans="1:13">
       <c r="A717">
         <v>716</v>
       </c>
       <c r="B717" t="s">
-        <v>684</v>
+        <v>668</v>
       </c>
       <c r="C717">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D717" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E717" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F717">
         <v>30000</v>
       </c>
       <c r="G717" t="s">
         <v>16</v>
       </c>
       <c r="H717">
-        <v>1032</v>
+        <v>1009</v>
       </c>
       <c r="I717">
-        <v>2032</v>
+        <v>2009</v>
       </c>
       <c r="J717" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K717" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L717" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M717" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="718" spans="1:13">
       <c r="A718">
         <v>717</v>
       </c>
       <c r="B718" t="s">
-        <v>685</v>
+        <v>669</v>
       </c>
       <c r="C718">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D718" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E718" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F718">
         <v>30000</v>
       </c>
       <c r="G718" t="s">
         <v>16</v>
       </c>
       <c r="H718">
-        <v>1004</v>
+        <v>1047</v>
       </c>
       <c r="I718">
-        <v>2004</v>
+        <v>2047</v>
       </c>
       <c r="J718" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K718" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L718" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M718" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="719" spans="1:13">
       <c r="A719">
         <v>718</v>
       </c>
       <c r="B719" t="s">
-        <v>686</v>
+        <v>670</v>
       </c>
       <c r="C719">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D719" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E719" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F719">
         <v>30000</v>
       </c>
       <c r="G719" t="s">
         <v>16</v>
       </c>
       <c r="H719">
-        <v>1047</v>
+        <v>1030</v>
       </c>
       <c r="I719">
-        <v>2047</v>
+        <v>2030</v>
       </c>
       <c r="J719" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K719" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L719" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M719" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="720" spans="1:13">
       <c r="A720">
         <v>719</v>
       </c>
       <c r="B720" t="s">
-        <v>687</v>
+        <v>671</v>
       </c>
       <c r="C720">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D720" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E720" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F720">
         <v>30000</v>
       </c>
       <c r="G720" t="s">
         <v>16</v>
       </c>
       <c r="H720">
-        <v>1030</v>
+        <v>1010</v>
       </c>
       <c r="I720">
-        <v>2030</v>
+        <v>2010</v>
       </c>
       <c r="J720" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K720" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L720" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M720" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="721" spans="1:13">
       <c r="A721">
         <v>720</v>
       </c>
       <c r="B721" t="s">
-        <v>688</v>
+        <v>672</v>
       </c>
       <c r="C721">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D721" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E721" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F721">
         <v>30000</v>
       </c>
       <c r="G721" t="s">
         <v>16</v>
       </c>
       <c r="H721">
-        <v>1010</v>
+        <v>1040</v>
       </c>
       <c r="I721">
-        <v>2010</v>
+        <v>2040</v>
       </c>
       <c r="J721" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K721" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L721" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M721" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="722" spans="1:13">
       <c r="A722">
         <v>721</v>
       </c>
       <c r="B722" t="s">
-        <v>689</v>
+        <v>673</v>
       </c>
       <c r="C722">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D722" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E722" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F722">
         <v>30000</v>
       </c>
       <c r="G722" t="s">
         <v>16</v>
       </c>
       <c r="H722">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="I722">
-        <v>2040</v>
+        <v>2043</v>
       </c>
       <c r="J722" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K722" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L722" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M722" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="723" spans="1:13">
       <c r="A723">
         <v>722</v>
       </c>
       <c r="B723" t="s">
-        <v>690</v>
+        <v>674</v>
       </c>
       <c r="C723">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D723" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E723" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F723">
         <v>30000</v>
       </c>
       <c r="G723" t="s">
         <v>16</v>
       </c>
       <c r="H723">
-        <v>1043</v>
+        <v>1028</v>
       </c>
       <c r="I723">
-        <v>2043</v>
+        <v>2028</v>
       </c>
       <c r="J723" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K723" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L723" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M723" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="724" spans="1:13">
       <c r="A724">
         <v>723</v>
       </c>
       <c r="B724" t="s">
-        <v>691</v>
+        <v>675</v>
       </c>
       <c r="C724">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D724" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E724" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F724">
         <v>30000</v>
       </c>
       <c r="G724" t="s">
         <v>16</v>
       </c>
       <c r="H724">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="I724">
-        <v>2028</v>
+        <v>2026</v>
       </c>
       <c r="J724" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K724" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L724" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M724" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="725" spans="1:13">
       <c r="A725">
         <v>724</v>
       </c>
       <c r="B725" t="s">
-        <v>692</v>
+        <v>676</v>
       </c>
       <c r="C725">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D725" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E725" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F725">
         <v>30000</v>
       </c>
       <c r="G725" t="s">
         <v>16</v>
       </c>
       <c r="H725">
-        <v>1011</v>
+        <v>1029</v>
       </c>
       <c r="I725">
-        <v>2011</v>
+        <v>2029</v>
       </c>
       <c r="J725" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K725" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L725" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M725" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="726" spans="1:13">
       <c r="A726">
         <v>725</v>
       </c>
       <c r="B726" t="s">
-        <v>693</v>
+        <v>677</v>
       </c>
       <c r="C726">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D726" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E726" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F726">
         <v>30000</v>
       </c>
       <c r="G726" t="s">
         <v>16</v>
       </c>
       <c r="H726">
-        <v>1013</v>
+        <v>1011</v>
       </c>
       <c r="I726">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="J726" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K726" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L726" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M726" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="727" spans="1:13">
       <c r="A727">
         <v>726</v>
       </c>
       <c r="B727" t="s">
-        <v>694</v>
+        <v>678</v>
       </c>
       <c r="C727">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D727" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E727" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F727">
         <v>30000</v>
       </c>
       <c r="G727" t="s">
         <v>16</v>
       </c>
       <c r="H727">
-        <v>1042</v>
+        <v>1013</v>
       </c>
       <c r="I727">
-        <v>2042</v>
+        <v>2013</v>
       </c>
       <c r="J727" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K727" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L727" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M727" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="728" spans="1:13">
       <c r="A728">
         <v>727</v>
       </c>
       <c r="B728" t="s">
-        <v>695</v>
+        <v>679</v>
       </c>
       <c r="C728">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D728" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E728" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F728">
         <v>30000</v>
       </c>
       <c r="G728" t="s">
         <v>16</v>
       </c>
       <c r="H728">
-        <v>1021</v>
+        <v>1042</v>
       </c>
       <c r="I728">
-        <v>2021</v>
+        <v>2042</v>
       </c>
       <c r="J728" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K728" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L728" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M728" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="729" spans="1:13">
       <c r="A729">
         <v>728</v>
       </c>
       <c r="B729" t="s">
-        <v>696</v>
+        <v>680</v>
       </c>
       <c r="C729">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D729" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E729" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F729">
         <v>30000</v>
       </c>
       <c r="G729" t="s">
         <v>16</v>
       </c>
       <c r="H729">
-        <v>1023</v>
+        <v>1050</v>
       </c>
       <c r="I729">
-        <v>2023</v>
+        <v>2050</v>
       </c>
       <c r="J729" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K729" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L729" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M729" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="730" spans="1:13">
       <c r="A730">
         <v>729</v>
       </c>
       <c r="B730" t="s">
-        <v>697</v>
+        <v>681</v>
       </c>
       <c r="C730">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D730" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E730" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F730">
         <v>30000</v>
       </c>
       <c r="G730" t="s">
         <v>16</v>
       </c>
       <c r="H730">
-        <v>1007</v>
+        <v>1025</v>
       </c>
       <c r="I730">
-        <v>2007</v>
+        <v>2025</v>
       </c>
       <c r="J730" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K730" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L730" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M730" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="731" spans="1:13">
       <c r="A731">
         <v>730</v>
       </c>
       <c r="B731" t="s">
-        <v>698</v>
+        <v>682</v>
       </c>
       <c r="C731">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D731" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E731" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F731">
         <v>30000</v>
       </c>
       <c r="G731" t="s">
         <v>16</v>
       </c>
       <c r="H731">
-        <v>1012</v>
+        <v>1021</v>
       </c>
       <c r="I731">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="J731" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K731" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L731" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M731" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="732" spans="1:13">
       <c r="A732">
         <v>731</v>
       </c>
       <c r="B732" t="s">
-        <v>699</v>
+        <v>683</v>
       </c>
       <c r="C732">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D732" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E732" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F732">
         <v>30000</v>
       </c>
       <c r="G732" t="s">
         <v>16</v>
       </c>
       <c r="H732">
-        <v>1039</v>
+        <v>1023</v>
       </c>
       <c r="I732">
-        <v>2039</v>
+        <v>2023</v>
       </c>
       <c r="J732" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K732" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L732" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M732" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="733" spans="1:13">
       <c r="A733">
         <v>732</v>
       </c>
       <c r="B733" t="s">
-        <v>700</v>
+        <v>684</v>
       </c>
       <c r="C733">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D733" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E733" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F733">
         <v>30000</v>
       </c>
       <c r="G733" t="s">
         <v>16</v>
       </c>
       <c r="H733">
-        <v>1041</v>
+        <v>1012</v>
       </c>
       <c r="I733">
-        <v>2041</v>
+        <v>2012</v>
       </c>
       <c r="J733" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K733" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L733" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M733" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="734" spans="1:13">
       <c r="A734">
         <v>733</v>
       </c>
       <c r="B734" t="s">
-        <v>701</v>
+        <v>685</v>
       </c>
       <c r="C734">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D734" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E734" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F734">
         <v>30000</v>
       </c>
       <c r="G734" t="s">
         <v>16</v>
       </c>
       <c r="H734">
-        <v>1014</v>
+        <v>1049</v>
       </c>
       <c r="I734">
-        <v>2014</v>
+        <v>2049</v>
       </c>
       <c r="J734" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K734" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L734" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M734" t="s">
-        <v>682</v>
+        <v>20</v>
       </c>
     </row>
     <row r="735" spans="1:13">
       <c r="A735">
         <v>734</v>
       </c>
       <c r="B735" t="s">
-        <v>702</v>
+        <v>686</v>
       </c>
       <c r="C735">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D735" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E735" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F735">
         <v>30000</v>
       </c>
       <c r="G735" t="s">
         <v>16</v>
       </c>
       <c r="H735">
-        <v>1024</v>
+        <v>1046</v>
       </c>
       <c r="I735">
-        <v>2024</v>
+        <v>2046</v>
       </c>
       <c r="J735" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K735" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L735" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M735" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="736" spans="1:13">
       <c r="A736">
         <v>735</v>
       </c>
       <c r="B736" t="s">
-        <v>703</v>
+        <v>687</v>
       </c>
       <c r="C736">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D736" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E736" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F736">
         <v>30000</v>
       </c>
       <c r="G736" t="s">
         <v>16</v>
       </c>
       <c r="H736">
-        <v>1027</v>
+        <v>1045</v>
       </c>
       <c r="I736">
-        <v>2027</v>
+        <v>2045</v>
       </c>
       <c r="J736" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K736" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L736" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M736" t="s">
-        <v>20</v>
+        <v>652</v>
       </c>
     </row>
     <row r="737" spans="1:13">
       <c r="A737">
         <v>736</v>
       </c>
       <c r="B737" t="s">
-        <v>704</v>
+        <v>688</v>
       </c>
       <c r="C737">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D737" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E737" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F737">
         <v>30000</v>
       </c>
       <c r="G737" t="s">
         <v>16</v>
       </c>
       <c r="H737">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="I737">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="J737" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K737" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L737" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M737" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="738" spans="1:13">
       <c r="A738">
         <v>737</v>
       </c>
       <c r="B738" t="s">
-        <v>705</v>
+        <v>689</v>
       </c>
       <c r="C738">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D738" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E738" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F738">
         <v>30000</v>
       </c>
       <c r="G738" t="s">
         <v>16</v>
       </c>
       <c r="H738">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="I738">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="J738" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K738" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L738" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M738" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="739" spans="1:13">
       <c r="A739">
         <v>738</v>
       </c>
       <c r="B739" t="s">
-        <v>706</v>
+        <v>690</v>
       </c>
       <c r="C739">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D739" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E739" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F739">
         <v>30000</v>
       </c>
       <c r="G739" t="s">
         <v>16</v>
       </c>
       <c r="H739">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="I739">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="J739" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K739" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L739" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M739" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="740" spans="1:13">
       <c r="A740">
         <v>739</v>
       </c>
       <c r="B740" t="s">
-        <v>404</v>
+        <v>691</v>
       </c>
       <c r="C740">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D740" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E740" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F740">
         <v>30000</v>
       </c>
       <c r="G740" t="s">
         <v>16</v>
       </c>
       <c r="H740">
-        <v>1044</v>
+        <v>1039</v>
       </c>
       <c r="I740">
-        <v>2044</v>
+        <v>2039</v>
       </c>
       <c r="J740" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K740" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L740" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M740" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="741" spans="1:13">
       <c r="A741">
         <v>740</v>
       </c>
       <c r="B741" t="s">
-        <v>707</v>
+        <v>692</v>
       </c>
       <c r="C741">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D741" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E741" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F741">
         <v>30000</v>
       </c>
       <c r="G741" t="s">
         <v>16</v>
       </c>
       <c r="H741">
-        <v>1022</v>
+        <v>1015</v>
       </c>
       <c r="I741">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="J741" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K741" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L741" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M741" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="742" spans="1:13">
       <c r="A742">
         <v>741</v>
       </c>
       <c r="B742" t="s">
-        <v>708</v>
+        <v>693</v>
       </c>
       <c r="C742">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D742" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E742" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F742">
         <v>30000</v>
       </c>
       <c r="G742" t="s">
         <v>16</v>
       </c>
       <c r="H742">
-        <v>1048</v>
+        <v>1041</v>
       </c>
       <c r="I742">
-        <v>2048</v>
+        <v>2041</v>
       </c>
       <c r="J742" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K742" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L742" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M742" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="743" spans="1:13">
       <c r="A743">
         <v>742</v>
       </c>
       <c r="B743" t="s">
-        <v>709</v>
+        <v>694</v>
       </c>
       <c r="C743">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D743" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E743" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F743">
         <v>30000</v>
       </c>
       <c r="G743" t="s">
         <v>16</v>
       </c>
       <c r="H743">
-        <v>1026</v>
+        <v>1014</v>
       </c>
       <c r="I743">
-        <v>2026</v>
+        <v>2014</v>
       </c>
       <c r="J743" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K743" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L743" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M743" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="744" spans="1:13">
       <c r="A744">
         <v>743</v>
       </c>
       <c r="B744" t="s">
-        <v>710</v>
+        <v>695</v>
       </c>
       <c r="C744">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D744" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E744" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F744">
         <v>30000</v>
       </c>
       <c r="G744" t="s">
         <v>16</v>
       </c>
       <c r="H744">
-        <v>1029</v>
+        <v>1024</v>
       </c>
       <c r="I744">
-        <v>2029</v>
+        <v>2024</v>
       </c>
       <c r="J744" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K744" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L744" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M744" t="s">
-        <v>682</v>
+        <v>20</v>
       </c>
     </row>
     <row r="745" spans="1:13">
       <c r="A745">
         <v>744</v>
       </c>
       <c r="B745" t="s">
-        <v>711</v>
+        <v>696</v>
       </c>
       <c r="C745">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D745" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E745" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F745">
         <v>30000</v>
       </c>
       <c r="G745" t="s">
         <v>16</v>
       </c>
       <c r="H745">
-        <v>1017</v>
+        <v>1027</v>
       </c>
       <c r="I745">
-        <v>2017</v>
+        <v>2027</v>
       </c>
       <c r="J745" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K745" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="L745" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M745" t="s">
-        <v>682</v>
+        <v>20</v>
       </c>
     </row>
     <row r="746" spans="1:13">
       <c r="A746">
         <v>745</v>
       </c>
       <c r="B746" t="s">
-        <v>712</v>
+        <v>697</v>
       </c>
       <c r="C746">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D746" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E746" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F746">
         <v>30000</v>
       </c>
       <c r="G746" t="s">
         <v>16</v>
       </c>
       <c r="H746">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="I746">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="J746" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K746" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L746" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M746" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="747" spans="1:13">
       <c r="A747">
         <v>746</v>
       </c>
       <c r="B747" t="s">
-        <v>713</v>
+        <v>698</v>
       </c>
       <c r="C747">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D747" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E747" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F747">
         <v>30000</v>
       </c>
       <c r="G747" t="s">
         <v>16</v>
       </c>
       <c r="H747">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="I747">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="J747" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K747" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L747" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M747" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="748" spans="1:13">
       <c r="A748">
         <v>747</v>
       </c>
       <c r="B748" t="s">
-        <v>714</v>
+        <v>308</v>
       </c>
       <c r="C748">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D748" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E748" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F748">
         <v>30000</v>
       </c>
       <c r="G748" t="s">
         <v>16</v>
       </c>
       <c r="H748">
-        <v>1045</v>
+        <v>1044</v>
       </c>
       <c r="I748">
-        <v>2045</v>
+        <v>2044</v>
       </c>
       <c r="J748" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K748" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L748" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M748" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="749" spans="1:13">
       <c r="A749">
         <v>748</v>
       </c>
       <c r="B749" t="s">
-        <v>715</v>
+        <v>699</v>
       </c>
       <c r="C749">
-        <v>12521</v>
+        <v>12522</v>
       </c>
       <c r="D749" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E749" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F749">
         <v>30000</v>
       </c>
       <c r="G749" t="s">
         <v>16</v>
       </c>
       <c r="H749">
-        <v>1046</v>
+        <v>1038</v>
       </c>
       <c r="I749">
-        <v>2046</v>
+        <v>2038</v>
       </c>
       <c r="J749" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K749" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="L749" t="s">
-        <v>680</v>
+        <v>651</v>
       </c>
       <c r="M749" t="s">
-        <v>682</v>
+        <v>652</v>
       </c>
     </row>
     <row r="750" spans="1:13">
       <c r="A750">
         <v>749</v>
       </c>
       <c r="B750" t="s">
-        <v>716</v>
+        <v>437</v>
       </c>
       <c r="C750">
-        <v>12521</v>
+        <v>12600</v>
       </c>
       <c r="D750" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="E750" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F750">
-        <v>30000</v>
+        <v>27500</v>
       </c>
       <c r="G750" t="s">
         <v>16</v>
       </c>
       <c r="H750">
-        <v>1049</v>
+        <v>3550</v>
       </c>
       <c r="I750">
-        <v>2049</v>
+        <v>7650</v>
       </c>
       <c r="J750" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="K750" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="L750" t="s">
-        <v>680</v>
+        <v>700</v>
       </c>
       <c r="M750" t="s">
-        <v>20</v>
-[...572 lines deleted...]
-      <c r="M764" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>